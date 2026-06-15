--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,62 @@
     <t>608/SMD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Kamaria Zone-II W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/13776)</t>
   </si>
   <si>
     <t>ORD/002357/2024-2025</t>
   </si>
   <si>
     <t>1534/SMSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. NO.1 of Kamaria zone-2 w/s scheme . Application no.1008279004.</t>
+  </si>
+  <si>
+    <t>BILL/02534/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-561</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -803,54 +815,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>31.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>30.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.91</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -978,54 +990,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>359.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>125.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>34.95</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1171,87 +1183,144 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>0.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P10" s="4">
+        <v>8.91</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>510.69</v>
+      </c>
+      <c r="P11" s="8">
+        <v>155.97</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>30.54</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>