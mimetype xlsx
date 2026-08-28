--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -77,183 +77,183 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Ground water based KAMARIA ZONE - II piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24-Pgns W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 pgns district.</t>
+  </si>
+  <si>
+    <t>SM/13776</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kamaria Zone-II water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000579/2022-2023</t>
+  </si>
+  <si>
+    <t>608/SMD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Ground water based KAMARIA ZONE - II piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24-Pgns W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 pgns district.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of KAMARIA (ZONE-II) MOUZA of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2051] [TSM/016159]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>967/SWD-I</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for KAMARIA (Zone-II) PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/016159]</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000503/2022-2023</t>
   </si>
   <si>
     <t>2894/SWD-I</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>PURE RENOVATION GROUP</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000092/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01750/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-209</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of KAMARIA (ZONE-II) MOUZA of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2051] [TSM/016159]</t>
-[...17 lines deleted...]
-    <t>MANASH GHOSH</t>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Kamaria Zone-II W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/13776)</t>
+  </si>
+  <si>
+    <t>ORD/002357/2024-2025</t>
+  </si>
+  <si>
+    <t>1534/SMSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
   </si>
   <si>
     <t>BILL/00002/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-01</t>
   </si>
   <si>
     <t>05/04/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>04/12/2024</t>
   </si>
   <si>
     <t>Quotation for new service connection at P.H. NO.1 of Kamaria zone-2 w/s scheme . Application no.1008279004.</t>
   </si>
   <si>
     <t>BILL/02534/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-561</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -795,476 +795,476 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>31.78</v>
+        <v>19.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>30.16</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>94.91</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>65.22</v>
+        <v>359.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>125.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>34.95</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>20.67</v>
+        <v>31.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>30.16</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.91</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>359.97</v>
+        <v>65.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>125.81</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>34.95</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>3.78</v>
+        <v>20.67</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>19.48</v>
+        <v>0.88</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>0.88</v>
+        <v>3.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
         <v>8.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>