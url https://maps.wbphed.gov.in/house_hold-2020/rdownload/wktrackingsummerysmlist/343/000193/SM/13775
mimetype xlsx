--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,144 +77,144 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based KAMARIA ZONE - I piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24-Pgns W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 pgns district.</t>
+  </si>
+  <si>
+    <t>SM/13775</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of KAMARIA (I) Ground Water Based Piped Water Supply Scheme in JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000361/2021-2022</t>
+  </si>
+  <si>
+    <t>1963/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>MS R. DUTTA AND CO</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based KAMARIA ZONE - I piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24-Pgns W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 pgns district.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kamaria Zone-I water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000578/2022-2023</t>
   </si>
   <si>
     <t>607/SMD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of KAMARIA (ZONE-I) MOUZA of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2051] [TSM/016158]</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000171/2023-2024</t>
   </si>
   <si>
     <t>968/SWD-I</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for KAMARIA (Zone-I) PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/016158]</t>
   </si>
   <si>
     <t>ORD/000504/2022-2023</t>
   </si>
   <si>
     <t>2893/SWD-I</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>PURE RENOVATION GROUP</t>
-  </si>
-[...16 lines deleted...]
-    <t>MS R. DUTTA AND CO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000091/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01749/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-210</t>
   </si>
@@ -783,272 +783,272 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>19.48</v>
+        <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.65</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>397.59</v>
+        <v>19.48</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>31.78</v>
+        <v>397.59</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.76</v>
+        <v>31.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.19</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
@@ -1061,51 +1061,51 @@
         <v>82.6</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
@@ -1118,51 +1118,51 @@
         <v>12.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
@@ -1187,54 +1187,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>550.35</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>33.45</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>6.08</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>