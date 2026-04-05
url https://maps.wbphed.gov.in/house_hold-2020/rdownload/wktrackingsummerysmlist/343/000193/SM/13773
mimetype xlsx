--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -143,147 +143,147 @@
   <si>
     <t>BILL/00513/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-68</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Chareges for new service connection at Raypur pump house-2</t>
   </si>
   <si>
     <t>BILL/00217/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-59</t>
   </si>
   <si>
     <t>16/05/2024</t>
   </si>
   <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for RAYPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24- Parganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1992]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000021/2023-2024</t>
+  </si>
+  <si>
+    <t>93/SWD-I</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>EQUIPMENTS AND SPARES AGENCIES</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Land Development, Road Restoration &amp; Drumsheet Walling of RAYPUR PWSS within Sonarpur Block to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [SM/13773]</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000771/2023-2024</t>
+  </si>
+  <si>
+    <t>783/SWD-I</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Raypur water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002012/2024-2025</t>
+  </si>
+  <si>
+    <t>425/SMSD</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>MASSK ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR THE RAYPUR PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE.DTE. (TSM/016075)</t>
   </si>
   <si>
-    <t>AE HQ-I,Assistant engineer (contractual)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000355/2022-2023</t>
   </si>
   <si>
     <t>2262/SWD-I</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>SAHI MASUM</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for RAYPUR PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13737]</t>
   </si>
   <si>
     <t>ORD/000518/2022-2023</t>
   </si>
   <si>
     <t>2915/SWD-I</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>18/01/2025</t>
-  </si>
-[...58 lines deleted...]
-    <t>MASSK ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Raypur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>ORD/000305/2022-2023</t>
   </si>
   <si>
     <t>456/SMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>NEW RANBEE ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1078,338 +1078,338 @@
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>29.69</v>
+        <v>471</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>3.14</v>
+        <v>50.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>471</v>
+        <v>0.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>50.02</v>
+        <v>29.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.79</v>
+        <v>3.14</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>22.22</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>