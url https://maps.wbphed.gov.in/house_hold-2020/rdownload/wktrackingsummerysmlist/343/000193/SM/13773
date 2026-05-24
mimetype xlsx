--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,83 @@
     <t>2915/SWD-I</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>18/01/2025</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Raypur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>ORD/000305/2022-2023</t>
   </si>
   <si>
     <t>456/SMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>NEW RANBEE ENGINEERING</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of "RAYPUR PWSS to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission".(SM/13773</t>
+  </si>
+  <si>
+    <t>ORD/000241/2024-2025</t>
+  </si>
+  <si>
+    <t>2661/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>20/04/2025</t>
+  </si>
+  <si>
+    <t>S.R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Raypur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13773)</t>
+  </si>
+  <si>
+    <t>ORD/001280/2024-2025</t>
+  </si>
+  <si>
+    <t>81/SMSD</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1081,54 +1114,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>471</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>223.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>47.36</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1264,54 +1297,54 @@
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>29.69</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.03</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>47.24</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1325,54 +1358,54 @@
       <c r="I11" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>3.14</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1386,101 +1419,223 @@
       <c r="I12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>22.22</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.75</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>48.38</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>10.58</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>646.54</v>
+      </c>
+      <c r="P15" s="8">
+        <v>249.4</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>38.57</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>