--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,59 @@
     <t>2661/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>20/04/2025</t>
   </si>
   <si>
     <t>S.R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Raypur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13773)</t>
   </si>
   <si>
     <t>ORD/001280/2024-2025</t>
   </si>
   <si>
     <t>81/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2 of Raypur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13773)</t>
+  </si>
+  <si>
+    <t>ORD/001281/2024-2025</t>
+  </si>
+  <si>
+    <t>80/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1555,87 +1564,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P14" s="4">
         <v>0.91</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>646.83</v>
+      </c>
+      <c r="P16" s="8">
+        <v>249.4</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>38.56</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>