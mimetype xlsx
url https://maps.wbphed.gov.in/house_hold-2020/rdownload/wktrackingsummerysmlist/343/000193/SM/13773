--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,237 +89,237 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>RAYPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
   </si>
   <si>
     <t>SM/13773</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR THE RAYPUR PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE.DTE. (TSM/016075)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000355/2022-2023</t>
+  </si>
+  <si>
+    <t>2262/SWD-I</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>SAHI MASUM</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for RAYPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24- Parganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1992]</t>
+  </si>
+  <si>
+    <t>ORD/000021/2023-2024</t>
+  </si>
+  <si>
+    <t>93/SWD-I</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>EQUIPMENTS AND SPARES AGENCIES</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for RAYPUR PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13737]</t>
+  </si>
+  <si>
+    <t>ORD/000518/2022-2023</t>
+  </si>
+  <si>
+    <t>2915/SWD-I</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>18/01/2025</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Raypur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000305/2022-2023</t>
+  </si>
+  <si>
+    <t>456/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>NEW RANBEE ENGINEERING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000238/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00513/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-68</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Land Development, Road Restoration &amp; Drumsheet Walling of RAYPUR PWSS within Sonarpur Block to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [SM/13773]</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000771/2023-2024</t>
+  </si>
+  <si>
+    <t>783/SWD-I</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of "RAYPUR PWSS to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission".(SM/13773</t>
+  </si>
+  <si>
+    <t>ORD/000241/2024-2025</t>
+  </si>
+  <si>
+    <t>2661/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>20/04/2025</t>
+  </si>
+  <si>
+    <t>S.R. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Chareges for new service connection at Raypur pump house-2</t>
   </si>
   <si>
     <t>BILL/00217/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-59</t>
   </si>
   <si>
     <t>16/05/2024</t>
   </si>
   <si>
-    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for RAYPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24- Parganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1992]</t>
-[...40 lines deleted...]
-  <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Raypur water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Sonarpur]</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002012/2024-2025</t>
   </si>
   <si>
     <t>425/SMSD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>MASSK ENGINEERING WORKS</t>
-  </si>
-[...67 lines deleted...]
-    <t>S.R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Raypur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13773)</t>
   </si>
   <si>
     <t>ORD/001280/2024-2025</t>
   </si>
   <si>
     <t>81/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2 of Raypur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13773)</t>
   </si>
   <si>
     <t>ORD/001281/2024-2025</t>
   </si>
   <si>
     <t>80/SMSD</t>
   </si>
@@ -870,786 +870,786 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.26</v>
+        <v>29.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>47.24</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12.27</v>
+        <v>471</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>223.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.36</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>5.34</v>
+        <v>3.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>17.31</v>
+        <v>22.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>48.38</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>471</v>
+        <v>23.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>223.06</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>47.36</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>50.02</v>
+        <v>12.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>0.79</v>
+        <v>5.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>29.69</v>
+        <v>50.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>14.03</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>47.24</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>3.14</v>
+        <v>10.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.57</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>22.22</v>
+        <v>17.31</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.75</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>48.38</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>10.58</v>
+        <v>0.79</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="P14" s="4">
         <v>0.91</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="P15" s="4">
         <v>0.29</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>