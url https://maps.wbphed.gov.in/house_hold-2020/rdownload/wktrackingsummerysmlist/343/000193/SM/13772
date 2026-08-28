--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,107 +113,194 @@
   <si>
     <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR KHODAHATI PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE.DTE. (TSM/016076)</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000356/2022-2023</t>
   </si>
   <si>
     <t>2263/SWD_I</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>14/01/2023</t>
   </si>
   <si>
     <t>SAHI MASUM</t>
   </si>
   <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for KHODAHATI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2039]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000530/2022-2023</t>
+  </si>
+  <si>
+    <t>2961/SWD-I</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>G.B. CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
+    <t>Temporary approach road construction for entering H/W Site of KHODAHATI Pipe water supply scheme in Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas Dist. Water Supply Division-I,PHE.Dte. (TSM/016076)</t>
+  </si>
+  <si>
+    <t>ORD/000536/2023-2024</t>
+  </si>
+  <si>
+    <t>2141/SWD-I</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for KHODAHATI PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13772]</t>
   </si>
   <si>
     <t>ORD/000718/2022-2023</t>
   </si>
   <si>
     <t>3560/SWD-I</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
-    <t>Temporary approach road construction for entering H/W Site of KHODAHATI Pipe water supply scheme in Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas Dist. Water Supply Division-I,PHE.Dte. (TSM/016076)</t>
-[...11 lines deleted...]
-    <t>07/09/2023</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Khodahati water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000304/2022-2023</t>
+  </si>
+  <si>
+    <t>445/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of LED board at PH No-1&amp;2 of Khodahati water supply scheme under South 24-pgs Mechanical Division, PHE Dte. [Block- Sonarpur]</t>
+  </si>
+  <si>
+    <t>ORD/002564/2023-2024</t>
+  </si>
+  <si>
+    <t>.1465/SMSD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.1 of Khodahati W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002711/2023-2024</t>
+  </si>
+  <si>
+    <t>1404/SMSD</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.2 of Khodahati W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002712/2023-2024</t>
+  </si>
+  <si>
+    <t>1405/SMSD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000235/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00519/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-69</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01994/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-225</t>
   </si>
   <si>
     <t>BILL/00009/2023-2024</t>
@@ -222,137 +309,50 @@
     <t>BP-2023-24-32</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>Construction of Boundary Walls and others allied works at headwork site and 2nd Tubewell site of KHODAHATI PWSS within Sonarpur Block "KHODAHATI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13772)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000850/2023-2024</t>
   </si>
   <si>
     <t>1300/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>G.B. CONSTRUCTION AND CO. (DUMDUM)</t>
-  </si>
-[...85 lines deleted...]
-    <t>10/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -904,855 +904,855 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>29.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>27.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.92</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.14</v>
+        <v>472.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>212.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>44.96</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>0.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.51</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>9.54</v>
+        <v>3.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>10.6</v>
+        <v>25.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>23.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>91.65</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>5.49</v>
+        <v>0.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.98</v>
+        <v>0.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>3.31</v>
+        <v>0.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.25</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>62.99</v>
+        <v>9.54</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>0.94</v>
+        <v>10.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>0.94</v>
+        <v>5.49</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.78</v>
+        <v>5.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
-        <v>472.39</v>
+        <v>3.31</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>25.92</v>
+        <v>62.99</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>632.68</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>270.45</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>42.75</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>