--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,80 +255,50 @@
     <t>ORD/000748/2024-2025</t>
   </si>
   <si>
     <t>4670/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>Construction of Hume Pipe Culvert 4.80 Mtr.span with 32 Mtr. Long temporary approach road (Plot No-35) for proposed Chakberia OHR Site at Navasan Mouza (JL No-109, Dag No-35, Khatian No-01) at CHAKBERIA PWSS within Sonarpur Block " CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13771)</t>
   </si>
   <si>
     <t>ORD/000568/2024-2025</t>
   </si>
   <si>
     <t>4241/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
-  </si>
-[...28 lines deleted...]
-    <t>24/01/2025</t>
   </si>
   <si>
     <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR THE CHAKBERIA PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE. DTE. (TSM/016026)</t>
   </si>
   <si>
     <t>ORD/000346/2022-2023</t>
   </si>
   <si>
     <t>2164/SWD-I</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ARASTA ENGINEERING &amp; CO</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for CHAKBERIA PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13771]</t>
   </si>
   <si>
     <t>ORD/000726/2022-2023</t>
   </si>
@@ -747,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1461,323 +1431,201 @@
         <v>13.38</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>0.85</v>
+        <v>29.84</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.59</v>
+        <v>3.13</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>585.83</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>