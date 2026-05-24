--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,104 +173,89 @@
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>MAHI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Land Development, Pathway, Drain &amp; others allied works of CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13771)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000822/2023-2024</t>
   </si>
   <si>
     <t>1296/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Chakbaria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+    <t>Construction of Boundary Wall, Pathway, Drain, Development of land at proposed Headwork site of CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13771)</t>
+  </si>
+  <si>
+    <t>ORD/000726/2024-2025</t>
+  </si>
+  <si>
+    <t>4603/SWD-I</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Chakberia W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000303/2022-2023</t>
-[...8 lines deleted...]
-    <t>01/06/2025</t>
+    <t>ORD/002380/2023-2024</t>
+  </si>
+  <si>
+    <t>279/SMSD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
   </si>
   <si>
     <t>GHOSE ENGINEERING SYNDICATE</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Pathway, Drain, Development of land at proposed Headwork site of CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13771)</t>
-[...28 lines deleted...]
-  <si>
     <t>Additional laying of pipeline and restoration of road near PROPOSED OHR site of "CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13771)</t>
   </si>
   <si>
     <t>ORD/000748/2024-2025</t>
   </si>
   <si>
     <t>4670/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>Construction of Hume Pipe Culvert 4.80 Mtr.span with 32 Mtr. Long temporary approach road (Plot No-35) for proposed Chakberia OHR Site at Navasan Mouza (JL No-109, Dag No-35, Khatian No-01) at CHAKBERIA PWSS within Sonarpur Block " CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13771)</t>
   </si>
   <si>
     <t>ORD/000568/2024-2025</t>
   </si>
   <si>
     <t>4241/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
@@ -285,50 +270,80 @@
     <t>ORD/000346/2022-2023</t>
   </si>
   <si>
     <t>2164/SWD-I</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ARASTA ENGINEERING &amp; CO</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for CHAKBERIA PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13771]</t>
   </si>
   <si>
     <t>ORD/000726/2022-2023</t>
   </si>
   <si>
     <t>3575/SWD-I</t>
   </si>
   <si>
     <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Chakberia W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13771)</t>
+  </si>
+  <si>
+    <t>ORD/002254/2024-2025</t>
+  </si>
+  <si>
+    <t>444/SMSD</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Chakberia W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13771)</t>
+  </si>
+  <si>
+    <t>ORD/002255/2024-2025</t>
+  </si>
+  <si>
+    <t>53/SMSD</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1051,54 +1066,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>372.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>103.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>27.65</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1134,498 +1149,559 @@
         <v>44.33</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>22.81</v>
+        <v>37.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>37.97</v>
+        <v>0.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="P10" s="4">
-        <v>0.9</v>
+        <v>21.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="4">
-        <v>21.74</v>
+        <v>13.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.94</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>14.49</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>13.38</v>
+        <v>29.84</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>60.32</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>29.84</v>
+        <v>3.13</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>3.13</v>
+        <v>0.85</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>564.46</v>
+      </c>
+      <c r="P16" s="8">
+        <v>124.55</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>22.06</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>