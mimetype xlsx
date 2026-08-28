--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,261 +89,288 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>CHAKBERIA piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
   </si>
   <si>
     <t>SM/13771</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR THE CHAKBERIA PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE. DTE. (TSM/016026)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000346/2022-2023</t>
+  </si>
+  <si>
+    <t>2164/SWD-I</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>ARASTA ENGINEERING &amp; CO</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1724]</t>
+  </si>
+  <si>
+    <t>ORD/000495/2022-2023</t>
+  </si>
+  <si>
+    <t>2863/SWD-I</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>MAHI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Chakbaria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000303/2022-2023</t>
+  </si>
+  <si>
+    <t>451/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>GHOSE ENGINEERING SYNDICATE</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for CHAKBERIA PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13771]</t>
+  </si>
+  <si>
+    <t>ORD/000726/2022-2023</t>
+  </si>
+  <si>
+    <t>3575/SWD-I</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000012/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000230/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01986/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-241</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1724]</t>
-[...20 lines deleted...]
-    <t>MAHI ENTERPRISE</t>
+    <t>Construction of Boundary Wall, Pathway, Drain, Development of land at proposed Headwork site of CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13771)</t>
+  </si>
+  <si>
+    <t>ORD/000726/2024-2025</t>
+  </si>
+  <si>
+    <t>4603/SWD-I</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Chakberia W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002380/2023-2024</t>
+  </si>
+  <si>
+    <t>279/SMSD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Land Development, Pathway, Drain &amp; others allied works of CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13771)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000822/2023-2024</t>
   </si>
   <si>
     <t>1296/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Pathway, Drain, Development of land at proposed Headwork site of CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13771)</t>
-[...37 lines deleted...]
-  <si>
     <t>Additional laying of pipeline and restoration of road near PROPOSED OHR site of "CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13771)</t>
   </si>
   <si>
     <t>ORD/000748/2024-2025</t>
   </si>
   <si>
     <t>4670/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>Construction of Hume Pipe Culvert 4.80 Mtr.span with 32 Mtr. Long temporary approach road (Plot No-35) for proposed Chakberia OHR Site at Navasan Mouza (JL No-109, Dag No-35, Khatian No-01) at CHAKBERIA PWSS within Sonarpur Block " CHAKBERIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13771)</t>
   </si>
   <si>
     <t>ORD/000568/2024-2025</t>
   </si>
   <si>
     <t>4241/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
-    <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR THE CHAKBERIA PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE. DTE. (TSM/016026)</t>
-[...26 lines deleted...]
-    <t>22/03/2023</t>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Chakberia W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13771)</t>
+  </si>
+  <si>
+    <t>ORD/002255/2024-2025</t>
+  </si>
+  <si>
+    <t>53/SMSD</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Chakberia W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13771)</t>
   </si>
   <si>
     <t>ORD/002254/2024-2025</t>
   </si>
   <si>
     <t>444/SMSD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
-    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Chakberia W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13771)</t>
-[...11 lines deleted...]
-    <t>24/01/2025</t>
+    <t>Chargers for new service connection at pump house no-2 of Chakberia water supply scheme (Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02508/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-556</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -870,838 +897,956 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.87</v>
+        <v>29.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>60.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>372.71</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>103.04</v>
+      </c>
+      <c r="R4" s="4">
+        <v>27.65</v>
+      </c>
+      <c r="S4" s="4">
         <v>25</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.52</v>
+        <v>22.81</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>372.71</v>
+        <v>3.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>103.04</v>
+        <v>1.57</v>
       </c>
       <c r="R6" s="4">
-        <v>27.65</v>
+        <v>50</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>44.33</v>
+        <v>23.87</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>37.97</v>
+        <v>10.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>0.9</v>
+        <v>4.52</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>21.74</v>
+        <v>37.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>13.38</v>
+        <v>0.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.94</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>14.49</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>29.84</v>
+        <v>44.33</v>
       </c>
       <c r="Q12" s="4">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>60.32</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="P13" s="4">
-        <v>3.13</v>
+        <v>21.74</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.57</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="P14" s="4">
-        <v>0.85</v>
+        <v>13.38</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.94</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>14.49</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="P15" s="4">
         <v>0.59</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P17" s="4">
+        <v>15.8</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>603.07</v>
+      </c>
+      <c r="P18" s="8">
+        <v>124.55</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>20.65</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>