--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,68 @@
     <t>280A/SMSD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of MALIPUKURIA Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13515) (2nd call)</t>
   </si>
   <si>
     <t>ORD/001148/2024-2025</t>
   </si>
   <si>
     <t>333/SWD-I</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>GRANTHAM WATFORD</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Head work site for MALIPUKURIA PWSS to accommodate FHTC in SONARPUR block under South 24-Parganas W/S Division-I for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under JJM. [SM/13515]</t>
+  </si>
+  <si>
+    <t>ORD/000851/2023-2024</t>
+  </si>
+  <si>
+    <t>1261/SWD-I</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,73 +699,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1139,54 +1157,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>425.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>41.12</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>9.67</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1332,87 +1350,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>10.07</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>15.88</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>588.71</v>
+      </c>
+      <c r="P13" s="8">
+        <v>41.12</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>6.99</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>