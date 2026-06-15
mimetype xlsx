--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,74 @@
     <t>29/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>GRANTHAM WATFORD</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Head work site for MALIPUKURIA PWSS to accommodate FHTC in SONARPUR block under South 24-Parganas W/S Division-I for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under JJM. [SM/13515]</t>
   </si>
   <si>
     <t>ORD/000851/2023-2024</t>
   </si>
   <si>
     <t>1261/SWD-I</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-1 of Malipukuria (Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02427/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-525</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Additional Charges for service connection at Malipukuria water supply scheme pump house no-I (Basanti Block)</t>
+  </si>
+  <si>
+    <t>BILL/03677/2024-2025</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,70 +723,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1411,87 +1435,199 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>15.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.62</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>8.96</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>602.29</v>
+      </c>
+      <c r="P15" s="8">
+        <v>41.12</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>6.83</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>