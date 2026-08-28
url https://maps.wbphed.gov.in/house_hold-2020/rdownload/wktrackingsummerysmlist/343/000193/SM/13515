--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,50 +113,71 @@
   <si>
     <t>Sinking of 02 nos. (Two) rig bored 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for the Malipukuria PWSS at Headwork Site &amp; 2nd Tube Well site, Block- Sonarpur under South 24-Parganas W/S Division-I, PHE Dte. [TSM/015504]</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000337/2022-2023</t>
   </si>
   <si>
     <t>2076/SWD-I</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>CAPITAL CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for MALIPUKURIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2076]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000545/2022-2023</t>
+  </si>
+  <si>
+    <t>3029/SWD-I</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>17/12/2023</t>
+  </si>
+  <si>
+    <t>CE INFRASTRUCTURE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Malipukuria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000301/2022-2023</t>
   </si>
   <si>
     <t>450/SMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>A.S.ENTERPRISE</t>
@@ -176,141 +197,120 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000025/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000236/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for MALIPUKURIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2076]</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall,Land Development,Pathway,Drain &amp; others allied works of Malipukuria Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [SM/13515]</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000844/2023-2024</t>
   </si>
   <si>
     <t>1210/SWD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>C.E. INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Malipukuria W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/003016/2023-2024</t>
   </si>
   <si>
     <t>280A/SMSD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Head work site for MALIPUKURIA PWSS to accommodate FHTC in SONARPUR block under South 24-Parganas W/S Division-I for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under JJM. [SM/13515]</t>
+  </si>
+  <si>
+    <t>ORD/000851/2023-2024</t>
+  </si>
+  <si>
+    <t>1261/SWD-I</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of MALIPUKURIA Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13515) (2nd call)</t>
   </si>
   <si>
     <t>ORD/001148/2024-2025</t>
   </si>
   <si>
     <t>333/SWD-I</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>GRANTHAM WATFORD</t>
-  </si>
-[...16 lines deleted...]
-    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-1 of Malipukuria (Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/02427/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-525</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Additional Charges for service connection at Malipukuria water supply scheme pump house no-I (Basanti Block)</t>
   </si>
   <si>
     <t>BILL/03677/2024-2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
@@ -908,330 +908,330 @@
         <v>30.03</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.36</v>
+        <v>425.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>41.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>9.67</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.13</v>
+        <v>22.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>24.51</v>
+        <v>3.13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>12.79</v>
+        <v>24.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>425.11</v>
+        <v>12.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>41.12</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>9.67</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1264,230 +1264,230 @@
         <v>43.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="P10" s="4">
         <v>0.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>10.07</v>
+        <v>15.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>15.88</v>
+        <v>10.07</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
@@ -1500,51 +1500,51 @@
         <v>4.62</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>