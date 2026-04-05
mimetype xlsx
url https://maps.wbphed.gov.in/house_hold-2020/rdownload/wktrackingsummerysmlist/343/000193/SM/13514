--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,74 +213,50 @@
     <t>S. DUTTA</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Jaykrishnapur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002383/2023-2024</t>
   </si>
   <si>
     <t>1525/SMSD</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Jaykrishnapur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002349/2023-2024</t>
   </si>
   <si>
     <t>1526/SMSD</t>
-  </si>
-[...22 lines deleted...]
-    <t>HARBAUER INDIA PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Pathway,Drain, Development of Land &amp; others allied works at HW Site of " JAYKRISHNAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13514)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000236/2024-2025</t>
   </si>
   <si>
     <t>2656/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>SUSHANTA MANDAL</t>
   </si>
@@ -711,73 +687,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1343,222 +1319,161 @@
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>463.9</v>
+        <v>46.28</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>46.28</v>
+        <v>9.61</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...49 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>145.25</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>