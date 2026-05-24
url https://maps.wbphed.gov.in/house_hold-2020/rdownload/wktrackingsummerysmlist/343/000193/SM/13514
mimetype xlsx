--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -848,54 +848,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>30.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>47.23</v>
       </c>
       <c r="S3" s="4">
         <v>58</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -907,54 +907,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>3.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S4" s="4">
         <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1139,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>23.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.64</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>45.49</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1413,54 +1413,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>145.25</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>26.39</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>18.17</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>