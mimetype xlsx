--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,74 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>SUSHANTA MANDAL</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of JAYKRISHNAPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13514)</t>
   </si>
   <si>
     <t>ORD/001142/2024-2025</t>
   </si>
   <si>
     <t>312/SWD-I</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>AFRINA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for JAYKRISHNAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1718]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block</t>
+  </si>
+  <si>
+    <t>ORD/000528/2022-2023</t>
+  </si>
+  <si>
+    <t>2948/SWD-I</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>HARBAUER INDIA PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,73 +711,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1393,87 +1417,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>9.61</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>463.9</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>204.9</v>
+      </c>
+      <c r="R13" s="4">
+        <v>44.17</v>
+      </c>
+      <c r="S13" s="4">
+        <v>40</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>609.15</v>
+      </c>
+      <c r="P14" s="8">
+        <v>231.28</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>37.97</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>