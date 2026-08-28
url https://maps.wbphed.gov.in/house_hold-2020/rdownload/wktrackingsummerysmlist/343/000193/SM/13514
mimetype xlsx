--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,219 +110,219 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 02 nos. (Two) rig bored 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for the Jaykrishnapur PWSS at Headwork Site &amp; 2nd Tube Well site, Block- Sonarpur under South 24-Parganas W/S Division-I, PHE Dte. [TSM/015398]</t>
   </si>
   <si>
     <t>AE BSD,AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000335/2022-2023</t>
   </si>
   <si>
     <t>2075/SWD-I</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>CAPITAL CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for JAYKRISHNAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1718]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block</t>
+  </si>
+  <si>
+    <t>ORD/000528/2022-2023</t>
+  </si>
+  <si>
+    <t>2948/SWD-I</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>HARBAUER INDIA PVT. LTD.</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for JAYKRISHNAPUR PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13514]</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000482/2022-2023</t>
   </si>
   <si>
     <t>2811/SWD-I</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Jaykrishnapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000300/2022-2023</t>
+  </si>
+  <si>
+    <t>449/SMD</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>S. DUTTA</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Jaykrishnapur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002383/2023-2024</t>
+  </si>
+  <si>
+    <t>1525/SMSD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Jaykrishnapur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002349/2023-2024</t>
+  </si>
+  <si>
+    <t>1526/SMSD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000233/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01107/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-148</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Jaykrishnapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall, Pathway,Drain, Development of Land &amp; others allied works at HW Site of " JAYKRISHNAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13514)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000236/2024-2025</t>
   </si>
   <si>
     <t>2656/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>SUSHANTA MANDAL</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of JAYKRISHNAPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13514)</t>
   </si>
   <si>
     <t>ORD/001142/2024-2025</t>
   </si>
   <si>
     <t>312/SWD-I</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>AFRINA ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>HARBAUER INDIA PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -911,610 +911,610 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.13</v>
+        <v>463.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.57</v>
+        <v>204.9</v>
       </c>
       <c r="R4" s="4">
-        <v>50</v>
+        <v>44.17</v>
       </c>
       <c r="S4" s="4">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>11.94</v>
+        <v>3.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>10.58</v>
+        <v>23.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.64</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.49</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>8.81</v>
+        <v>0.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>23.38</v>
+        <v>0.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.64</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>45.49</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>0.58</v>
+        <v>11.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.89</v>
+        <v>10.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>46.28</v>
+        <v>8.81</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>9.61</v>
+        <v>46.28</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      <c r="J13" s="13" t="s">
         <v>83</v>
       </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>463.9</v>
+        <v>9.61</v>
       </c>
       <c r="Q13" s="4">
-        <v>204.9</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>44.17</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>609.15</v>