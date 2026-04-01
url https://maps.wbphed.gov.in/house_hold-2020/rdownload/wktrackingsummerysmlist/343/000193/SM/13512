--- v0 (2025-12-15)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -155,123 +155,150 @@
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>KUNTAL CHOWDHURY</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04623/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-480</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Kashiadanga W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/13512)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002405/2024-2025</t>
+  </si>
+  <si>
+    <t>921-SMSD</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>B.T.PROJECTS PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kashidanga water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>ORD/000499/2022-2023</t>
+  </si>
+  <si>
+    <t>317/SMD</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
+    <t>06/07/2025</t>
+  </si>
+  <si>
     <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) for KASHIADANGA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1406]</t>
   </si>
   <si>
     <t>ORD/000752/2022-2023</t>
   </si>
   <si>
     <t>3619/SWD-I</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>BABLU KUMAR MONDAL</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of KASHIADANGA PWSS within Bhangar-I Block to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13512)</t>
-[...53 lines deleted...]
-    <t>06/07/2025</t>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Kashiadanga PH-2 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2024-2025</t>
+  </si>
+  <si>
+    <t>576/SMSD</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>25/05/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Kashiadanga, PH-1 under Bhangar-I Block water supply scheme under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2024-2025</t>
+  </si>
+  <si>
+    <t>818/SMSD</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Kashiadanga water supply scheme under South 24-Pgs Mechanical Division PHE Dte.[Bhangar-I] [SM/13512]</t>
+  </si>
+  <si>
+    <t>ORD/000868/2024-2025</t>
+  </si>
+  <si>
+    <t>624/SMSD</t>
+  </si>
+  <si>
+    <t>21/05/2024</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>SHRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,73 +687,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -937,54 +964,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>31.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>31.55</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.33</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1016,323 +1043,445 @@
         <v>14.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>496.35</v>
+        <v>0.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>424.51</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>85.53</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>121.32</v>
+        <v>26.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.58</v>
+        <v>496.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>26.78</v>
+        <v>0.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.89</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>92.92</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>591.96</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>