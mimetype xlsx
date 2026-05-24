--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -964,54 +964,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>31.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>31.55</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1143,54 +1143,54 @@
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>26.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>24.89</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.92</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1204,54 +1204,54 @@
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>496.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>424.51</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>85.53</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1421,54 +1421,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>591.96</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>480.95</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>81.25</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>