--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,68 @@
     <t>ORD/000543/2024-2025</t>
   </si>
   <si>
     <t>818/SMSD</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Kashiadanga water supply scheme under South 24-Pgs Mechanical Division PHE Dte.[Bhangar-I] [SM/13512]</t>
   </si>
   <si>
     <t>ORD/000868/2024-2025</t>
   </si>
   <si>
     <t>624/SMSD</t>
   </si>
   <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>SHRI KRISHNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of KASHIADANGA PWSS within Bhangar-I Block to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13512)</t>
+  </si>
+  <si>
+    <t>ORD/000668/2024-2025</t>
+  </si>
+  <si>
+    <t>4415/SWD-I</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>BABLU KUMAR MONDAL (Partnership Firm)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,73 +705,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1401,87 +1419,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>0.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>121.32</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>50</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>713.27</v>
+      </c>
+      <c r="P14" s="8">
+        <v>480.95</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>67.43</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>