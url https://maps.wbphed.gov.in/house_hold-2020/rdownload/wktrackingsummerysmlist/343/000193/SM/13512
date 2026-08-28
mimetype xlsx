--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,246 +77,246 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>KASHIADANGA piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas Under JJM.</t>
+  </si>
+  <si>
+    <t>SM/13512</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kashidanga water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000499/2022-2023</t>
+  </si>
+  <si>
+    <t>317/SMD</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
+    <t>06/07/2025</t>
+  </si>
+  <si>
+    <t>B.T.PROJECTS PVT.LTD.</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>KASHIADANGA piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas Under JJM.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for KASHIA DANGA PWSS of BHANGAR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/014455]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000604/2022-2023</t>
+  </si>
+  <si>
+    <t>3134/SWD-I</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>KUNTAL CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) for KASHIADANGA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1406]</t>
+  </si>
+  <si>
+    <t>ORD/000752/2022-2023</t>
+  </si>
+  <si>
+    <t>3619/SWD-I</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>BABLU KUMAR MONDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000055/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000222/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for KASHIA DANGA PWSS of BHANGAR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/014455]</t>
-[...23 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of KASHIADANGA PWSS within Bhangar-I Block to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13512)</t>
+  </si>
+  <si>
+    <t>ORD/000668/2024-2025</t>
+  </si>
+  <si>
+    <t>4415/SWD-I</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>BABLU KUMAR MONDAL (Partnership Firm)</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Kashiadanga PH-2 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2024-2025</t>
+  </si>
+  <si>
+    <t>576/SMSD</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>25/05/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Kashiadanga, PH-1 under Bhangar-I Block water supply scheme under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2024-2025</t>
+  </si>
+  <si>
+    <t>818/SMSD</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Kashiadanga water supply scheme under South 24-Pgs Mechanical Division PHE Dte.[Bhangar-I] [SM/13512]</t>
+  </si>
+  <si>
+    <t>ORD/000868/2024-2025</t>
+  </si>
+  <si>
+    <t>624/SMSD</t>
+  </si>
+  <si>
+    <t>21/05/2024</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>SHRI KRISHNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Kashiadanga W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/13512)</t>
+  </si>
+  <si>
+    <t>ORD/002405/2024-2025</t>
+  </si>
+  <si>
+    <t>921-SMSD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04623/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-480</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...118 lines deleted...]
-    <t>BABLU KUMAR MONDAL (Partnership Firm)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,680 +843,680 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11</v>
+        <v>26.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>24.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.92</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.66</v>
+        <v>31.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>31.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>31.76</v>
+        <v>496.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>31.55</v>
+        <v>424.51</v>
       </c>
       <c r="R5" s="4">
-        <v>99.33</v>
+        <v>85.53</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>14.26</v>
+        <v>11</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.58</v>
+        <v>8.66</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>26.78</v>
+        <v>121.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>24.89</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>92.92</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>496.35</v>
+        <v>0.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>424.51</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>85.53</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>0.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>0.89</v>
+        <v>0.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>0.78</v>
+        <v>0.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>121.32</v>
+        <v>14.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>713.27</v>