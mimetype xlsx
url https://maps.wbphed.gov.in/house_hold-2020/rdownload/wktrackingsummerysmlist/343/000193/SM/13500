--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,71 @@
     <t>BILL/00466/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Mathurapur W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/13500)</t>
   </si>
   <si>
     <t>ORD/002464/2024-2025</t>
   </si>
   <si>
     <t>439/SMSD</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>24/04/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of MATHURAPUR Piped Water Supply Scheme of BHANGAR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/13500]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/001102/2024-2025</t>
+  </si>
+  <si>
+    <t>78/SWD-I</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1469,87 +1490,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P13" s="4">
         <v>0.29</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P14" s="4">
+        <v>15.9</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>50</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>643.43</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>