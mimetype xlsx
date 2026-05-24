--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -890,54 +890,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>31.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>42.67</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1122,54 +1122,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>22.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.37</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>45.94</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1183,54 +1183,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>404.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>239.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>59.18</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1358,54 +1358,54 @@
       <c r="I11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="4">
         <v>0.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1571,54 +1571,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>643.43</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>263.97</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>41.03</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>