--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,59 @@
     <t>09/04/2024</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of MATHURAPUR Piped Water Supply Scheme of BHANGAR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/13500]</t>
   </si>
   <si>
     <t>AE HQ-I,AE HQ-II</t>
   </si>
   <si>
     <t>ORD/001102/2024-2025</t>
   </si>
   <si>
     <t>78/SWD-I</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
+    <t>Quotation for new service(power) connection at Mathurapur PH-2 Water supply scheme under Bhangar-I Block Reference ID-107057386, Application Nos-1008567486</t>
+  </si>
+  <si>
+    <t>BILL/00673/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1551,87 +1560,144 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>15.9</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5.88</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>649.31</v>
+      </c>
+      <c r="P16" s="8">
+        <v>263.97</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>40.65</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>