--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,216 +110,216 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for MATHURAPUR PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/015390]</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000627/2022-2023</t>
   </si>
   <si>
     <t>3236/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>SABYASACHI CHAKI</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Mathurapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000503/2022-2023</t>
+  </si>
+  <si>
+    <t>321/SMD</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum. capacity 20 mtr. staging height RCC Over Head Reservoir alongwith Soil Investigation work, Laying Distribution System and Rising Main, providing Functional Household Tap Connection (FHTC), Construction of Pump House cum Chlorine Room etc. for Mathurapur Piped Water Supply Scheme, Block-Bhangar-I, District-South 24-Parganas for for implementation of JJM under South 24-Pgns. W/S Division-I, P.H.E. Dte. [No. of FHTC = 1611]</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000750/2022-2023</t>
+  </si>
+  <si>
+    <t>3612/SWD-I</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>MAHMOOD ASSOCIATES PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000058/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000256/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01508/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-180</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Mathurapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of MATHURAPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13500)</t>
   </si>
   <si>
     <t>ORD/000752/2024-2025</t>
   </si>
   <si>
     <t>4674/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>BANGA NIRMAN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW site of MATHURAPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13500)</t>
   </si>
   <si>
     <t>ORD/000561/2024-2025</t>
   </si>
   <si>
     <t>4234/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Mathurapur W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/13500)</t>
+  </si>
+  <si>
+    <t>ORD/002464/2024-2025</t>
+  </si>
+  <si>
+    <t>439/SMSD</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Mathurapur PH-1 under Bhangar-I Block water supply scheme under SMD,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002427/2023-2024</t>
   </si>
   <si>
     <t>274/SMSD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. no.43]</t>
   </si>
   <si>
     <t>BILL/00466/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
-  </si>
-[...13 lines deleted...]
-    <t>24/04/2024</t>
   </si>
   <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of MATHURAPUR Piped Water Supply Scheme of BHANGAR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/13500]</t>
   </si>
   <si>
     <t>AE HQ-I,AE HQ-II</t>
   </si>
   <si>
     <t>ORD/001102/2024-2025</t>
   </si>
   <si>
     <t>78/SWD-I</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
     <t>Quotation for new service(power) connection at Mathurapur PH-2 Water supply scheme under Bhangar-I Block Reference ID-107057386, Application Nos-1008567486</t>
   </si>
@@ -921,328 +921,328 @@
         <v>31.6</v>
       </c>
       <c r="Q3" s="4">
         <v>13.49</v>
       </c>
       <c r="R3" s="4">
         <v>42.67</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>33.04</v>
+        <v>22.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.94</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>9.92</v>
+        <v>404.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>239.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>59.18</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>3.18</v>
+        <v>33.04</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>22.58</v>
+        <v>9.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.37</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>45.94</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>404.21</v>
+        <v>3.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>239.22</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>59.18</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1328,320 +1328,320 @@
         <v>81.22</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="P11" s="4">
-        <v>0.89</v>
+        <v>0.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="P12" s="4">
-        <v>27.93</v>
+        <v>0.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.29</v>
+        <v>27.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>15.9</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4">
         <v>42152</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="P15" s="4">
         <v>5.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>