--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,68 @@
     <t>ORD/000263/2025-2026</t>
   </si>
   <si>
     <t>705/SMSD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Garia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13443)</t>
   </si>
   <si>
     <t>ORD/000261/2025-2026</t>
   </si>
   <si>
     <t>505/SMSD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based GARIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/13443)</t>
+  </si>
+  <si>
+    <t>ORD/000227/2024-2025</t>
+  </si>
+  <si>
+    <t>2644/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>BAIDYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -851,54 +869,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1083,54 +1101,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>31.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>59.09</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1262,54 +1280,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P10" s="4">
         <v>360.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>229.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>63.85</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1398,87 +1416,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="4">
         <v>0.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>44.02</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>541.15</v>
+      </c>
+      <c r="P14" s="8">
+        <v>251.4</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>46.46</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>