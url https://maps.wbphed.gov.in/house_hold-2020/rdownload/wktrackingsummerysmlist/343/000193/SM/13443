--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,59 @@
     <t>505/SMSD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based GARIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/13443)</t>
   </si>
   <si>
     <t>ORD/000227/2024-2025</t>
   </si>
   <si>
     <t>2644/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>BAIDYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Garia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13443)</t>
+  </si>
+  <si>
+    <t>ORD/000259/2025-2026</t>
+  </si>
+  <si>
+    <t>506/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1477,87 +1486,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>44.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.93</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>542.08</v>
+      </c>
+      <c r="P15" s="8">
+        <v>251.4</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>46.38</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>