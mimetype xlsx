--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -110,216 +110,216 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of GARIA Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000311/2021-2022</t>
   </si>
   <si>
     <t>1955/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Garia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000479/2022-2023</t>
+  </si>
+  <si>
+    <t>232/SMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Rising Main, Functional House Hold Tap Connection (FHTC) alongwith construction of Chlorine Room (two nos.) for Augmentation of GARIA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. [No. of FHTC = 1970] [TSM/015205]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>20/SWD-I</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>TIRUPATI ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for GARIA PWSS of BARUIPUR block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [SM/13443]</t>
+  </si>
+  <si>
+    <t>ORD/000567/2022-2023</t>
+  </si>
+  <si>
+    <t>3063/SWD-I</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000190/2023-2024</t>
   </si>
   <si>
     <t>296/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000140/2022-2023</t>
   </si>
   <si>
     <t>3423/SWD-I</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>Construction of Platform for providing FHTC for Ground Water Based GARIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/13443)</t>
   </si>
   <si>
     <t>ORD/000303/2024-2025</t>
   </si>
   <si>
     <t>3216/SWD-I</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
-    <t>TIRUPATI ENTERPRISES</t>
-[...23 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based GARIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/13443)</t>
+  </si>
+  <si>
+    <t>ORD/000227/2024-2025</t>
+  </si>
+  <si>
+    <t>2644/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>BAIDYA ENTERPRISE</t>
   </si>
   <si>
     <t>Charges for new connection at pump house no-1 of Garia water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/01898/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-481</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Garia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
-[...37 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Garia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13443)</t>
   </si>
   <si>
     <t>ORD/000263/2025-2026</t>
   </si>
   <si>
     <t>705/SMSD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Garia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13443)</t>
   </si>
   <si>
     <t>ORD/000261/2025-2026</t>
   </si>
   <si>
     <t>505/SMSD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>BAIDYA ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Garia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13443)</t>
   </si>
   <si>
     <t>ORD/000259/2025-2026</t>
   </si>
   <si>
     <t>506/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,678 +900,678 @@
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
         <v>2.76</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>22.21</v>
+        <v>26.02</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>12.14</v>
+        <v>360.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>229.88</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>63.85</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>36.67</v>
+        <v>31.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>59.09</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>31.75</v>
+        <v>22.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>18.76</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>59.09</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>4.03</v>
+        <v>12.14</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>26.02</v>
+        <v>36.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>360.05</v>
+        <v>44.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>229.88</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>63.85</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>0.93</v>
+        <v>4.03</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="P12" s="4">
-        <v>0.58</v>
+        <v>0.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>40</v>
       </c>
       <c r="P13" s="4">
-        <v>44.02</v>
+        <v>0.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="P14" s="4">
         <v>0.93</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>