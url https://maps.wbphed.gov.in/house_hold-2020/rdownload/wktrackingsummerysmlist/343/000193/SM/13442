--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,65 @@
     <t>B.M. TRADERS</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Alipur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000476/2022-2023</t>
   </si>
   <si>
     <t>3947/SMD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Alipur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13442)</t>
+  </si>
+  <si>
+    <t>ORD/000316/2024-2025</t>
+  </si>
+  <si>
+    <t>939/SMSD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1627,87 +1642,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>21.5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>485.49</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>