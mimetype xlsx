--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,89 @@
     <t>3947/SMD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>BARISAL TRADING CO.</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Alipur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13442)</t>
   </si>
   <si>
     <t>ORD/000316/2024-2025</t>
   </si>
   <si>
     <t>939/SMSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Alipur scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13442)</t>
+  </si>
+  <si>
+    <t>ORD/000314/2024-2025</t>
+  </si>
+  <si>
+    <t>1010/SMSD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Alipur scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13442)</t>
+  </si>
+  <si>
+    <t>ORD/000315/2024-2025</t>
+  </si>
+  <si>
+    <t>1011/SMSM</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Alipur water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/001925/2024-2025</t>
+  </si>
+  <si>
+    <t>390/SMSD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1038,54 +1077,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>2.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1384,54 +1423,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>190.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>80.39</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>42.16</v>
       </c>
       <c r="S11" s="4">
         <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1445,54 +1484,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>122.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>72.52</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>59.07</v>
       </c>
       <c r="S12" s="4">
         <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1506,54 +1545,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>58.48</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>10.29</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1703,87 +1742,270 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>0.58</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>488.05</v>
+      </c>
+      <c r="P20" s="8">
+        <v>161.68</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>33.13</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>