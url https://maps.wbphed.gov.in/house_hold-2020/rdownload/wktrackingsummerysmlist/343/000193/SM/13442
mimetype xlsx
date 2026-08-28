--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,309 +89,309 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of ground water based ALIPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24- pgns W/S Division-I, South 24 Parganas District.</t>
   </si>
   <si>
     <t>SM/13442</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at ALIPUR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 1186)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000323/2022-2023</t>
+  </si>
+  <si>
+    <t>2020/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR MONDAL</t>
+  </si>
+  <si>
     <t>Sinking of 02 (two) nos. Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for ALIPUR PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000275/2022-2023</t>
   </si>
   <si>
     <t>1838/SWD-I</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>UMAR ALI KHAN</t>
   </si>
   <si>
+    <t>Construction of 02 (Two) nos. chlorination room at ALIPUR of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/014211]</t>
+  </si>
+  <si>
+    <t>ORD/000251/2022-2023</t>
+  </si>
+  <si>
+    <t>1752/SWD-I</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>02/01/2046</t>
+  </si>
+  <si>
+    <t>B.M. TRADERS</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Alipur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000476/2022-2023</t>
+  </si>
+  <si>
+    <t>3947/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of ALIPUR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2021-2022</t>
+  </si>
+  <si>
+    <t>1908/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Alipur PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/014211]</t>
   </si>
   <si>
     <t>ORD/000781/2022-2023</t>
   </si>
   <si>
     <t>3665/SWD-I</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of ALIPUR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>TECH VISION</t>
+    <t>Balance work for Laying distribution system, Rising main, Funtional Household Tap connection(FHTC) for piped water supply scheme at ALIPUR for implementation of JJM under augmentation of ground water based W/S scheme to accommodate FHTC in Baruipur Block under South 24 Pgns water Supply Division-I, south 24-Parganas District [No. of FHTC =244] [TSM/014211]</t>
+  </si>
+  <si>
+    <t>ORD/000167/2023-2024</t>
+  </si>
+  <si>
+    <t>964/SWD-I</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000111/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electric bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00287/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-17</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Construction of boundary wall, platform for FHTC, road restoration, protection work for pipeline and other allied works for Ground water based ALIPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte, South 24 Parganas district. (SM/13442)</t>
+  </si>
+  <si>
+    <t>ORD/000509/2024-2025</t>
+  </si>
+  <si>
+    <t>3964/SWD-I</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>SANDHYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Alipur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13442)</t>
+  </si>
+  <si>
+    <t>ORD/000316/2024-2025</t>
+  </si>
+  <si>
+    <t>939/SMSD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Alipur scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13442)</t>
+  </si>
+  <si>
+    <t>ORD/000314/2024-2025</t>
+  </si>
+  <si>
+    <t>1010/SMSD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Alipur scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13442)</t>
+  </si>
+  <si>
+    <t>ORD/000315/2024-2025</t>
+  </si>
+  <si>
+    <t>1011/SMSM</t>
+  </si>
+  <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for 1) Chandakhali to Dhapdhapi More 2) Construction of road from T03 SurJapur Hat to Ramnagar to petrol pump on Pultala Champahali Road of PMGSY-III under Baruipur Block.(WB 02 573)</t>
   </si>
   <si>
     <t>BILL/01666/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-773</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-2 of Alipur water supply scheme.(Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/01722/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-411</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04653/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-492</t>
   </si>
   <si>
     <t>12/02/2024</t>
-  </si>
-[...130 lines deleted...]
-    <t>1011/SMSM</t>
   </si>
   <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Alipur water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur]</t>
   </si>
   <si>
     <t>ORD/001925/2024-2025</t>
   </si>
   <si>
     <t>390/SMSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>KARTICK BAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -939,1002 +939,1002 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>40.12</v>
+        <v>190.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>80.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>42.16</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.4</v>
+        <v>40.12</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.76</v>
+        <v>10.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.74</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.37</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>14.32</v>
+        <v>21.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>5.87</v>
+        <v>2.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>1.74</v>
+        <v>4.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>7.92</v>
+        <v>122.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>72.52</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>59.07</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>3.42</v>
+        <v>14.32</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>190.68</v>
+        <v>5.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>80.39</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>42.16</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>122.78</v>
+        <v>58.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>72.52</v>
+        <v>6.02</v>
       </c>
       <c r="R12" s="4">
-        <v>59.07</v>
+        <v>10.29</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="P13" s="4">
-        <v>58.48</v>
+        <v>0.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>6.02</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>10.29</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="P14" s="4">
-        <v>10.93</v>
+        <v>0.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="K15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="P15" s="4">
-        <v>21.5</v>
+        <v>0.89</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.58</v>
+        <v>1.74</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="P17" s="4">
-        <v>0.89</v>
+        <v>7.92</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="P18" s="4">
-        <v>0.89</v>
+        <v>3.42</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>94</v>
+        <v>48</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
         <v>0.79</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>