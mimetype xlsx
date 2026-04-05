--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -757,54 +757,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.74</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>42.59</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -818,54 +818,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>6.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.11</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>18.3</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -879,54 +879,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>3.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.14</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>35.33</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -940,54 +940,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>4.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.03</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>69.08</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -999,54 +999,54 @@
         <v>42</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>3.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>83.15</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1058,88 +1058,88 @@
         <v>45</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>6.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.45</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.29</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>27.68</v>
       </c>
       <c r="P9" s="8">
-        <v>16.26</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>58.75</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>