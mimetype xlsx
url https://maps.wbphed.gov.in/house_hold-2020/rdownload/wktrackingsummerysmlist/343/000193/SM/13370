--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -89,108 +89,108 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site of Zone-9, Bishnupur-II Block, under of Surface Water Based Water Supply Scheme in the arsenic affected areas of south 24 parganas district.</t>
   </si>
   <si>
     <t>SM/13370</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of foundation with supporting arrangement including erection of M.S. Manifold and distribution pipeline &amp; some allied works at zone 9 Head Works Site under SWBWSS in the Arsenic affected areas of South 24-pgs. Dist.</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000246/2022-2023</t>
+  </si>
+  <si>
+    <t>1732/SWD-I</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of 250 mm dia MS &amp; DI distribution pipe line from proposed Manifold to existing distribution pipeline with interconnection at zone 9 Head Work Site under Surface Water Based Water Supply scheme in the Arsenic affected areas of South 24-pgs. Dist.</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000248/2022-2023</t>
+  </si>
+  <si>
+    <t>1734/SWD-I</t>
+  </si>
+  <si>
     <t>Laying of 300 mm dia MS &amp; DI distribution pipe line from proposed Manifold to existing distribution pipeline with interconnection at zone 9 Head Works Site under Surface Water Based Water Supply scheme in the Arsenic affected areas of South 24-pgs. Dist.</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000247/2022-2023</t>
   </si>
   <si>
     <t>1733/SWD-I</t>
   </si>
   <si>
-    <t>03/11/2022</t>
-[...7 lines deleted...]
-  <si>
     <t>Supplying and laying of 450 mm dia 8 mm thickness MS Casing pipe by open cutting method at two (2) places including supplying and laying of 300 mm and 250 mm dia MS Water Distribution pipeline across the PWD road (Bakrahat-Thakurpukur) near zone 9 Head Work Site under SWBWSS in the Arsenic affected areas of South 24-pgs. Dist.</t>
   </si>
   <si>
     <t>ORD/000249/2022-2023</t>
   </si>
   <si>
     <t>1735/SWD-I</t>
   </si>
   <si>
-    <t>Laying of 250 mm dia MS &amp; DI distribution pipe line from proposed Manifold to existing distribution pipeline with interconnection at zone 9 Head Work Site under Surface Water Based Water Supply scheme in the Arsenic affected areas of South 24-pgs. Dist.</t>
-[...7 lines deleted...]
-  <si>
     <t>Construction of M.S. Manifold of 1000 mm dia 10 mm thickness for Improvement of Water Supply at Zone 9 Head Work Site under Surface Water Based Water Supply scheme in the Arsenic affected areas of South 24-pgs. Dist.</t>
   </si>
   <si>
     <t>ORD/000245/2022-2023</t>
   </si>
   <si>
     <t>1731/SWD-I</t>
-  </si>
-[...7 lines deleted...]
-    <t>1732/SWD-I</t>
   </si>
   <si>
     <t>Laying a rising main from existing pump house to nearer distribution line of Zone- 8 and Zone - 9 for boosting existing scheme which arise after successfully installation of manifold in connection with Construction and installation of Manifold and allied works at OHR site of Zone-9, Bishnupur-II Block, under surface water based water supply scheme in the arsenic affected areas of South 24 Pgs. district. (TSM/014338)</t>
   </si>
   <si>
     <t>ORD/000249/2023-2024</t>
   </si>
   <si>
     <t>1491/SWD-I</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -735,411 +735,411 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>4.09</v>
+        <v>3.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.15</v>
       </c>
       <c r="S3" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>6.05</v>
+        <v>3.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>35.33</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.24</v>
+        <v>4.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>42.59</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.38</v>
+        <v>6.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>18.3</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.36</v>
+        <v>4.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>69.08</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
         <v>6.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.45</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.29</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>27.68</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>16.26</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>58.75</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>