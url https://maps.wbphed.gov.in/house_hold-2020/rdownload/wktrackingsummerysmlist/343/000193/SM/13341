--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,68 @@
     <t>17/01/2025</t>
   </si>
   <si>
     <t>K.K. BUILDER</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Eucalyptus Bullah piling work with Drumsheet walling, Approach Road and Road Restoration of BHATIPOTA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13341)</t>
   </si>
   <si>
     <t>AE HQ-I,AE HQ-II</t>
   </si>
   <si>
     <t>ORD/000260/2024-2025</t>
   </si>
   <si>
     <t>2857/SWD-I</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>BOSE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Laying of different diameters HDPE pipe in distribution pipe lines by Horizontal Directional Drilling (HDD) process at different locations for Canal / Road crossing adjacent to Basanti Highway under TARDAH KAPASATI, BHATIPOTA, KHARAMBA &amp; SHERPUR PWSS of Bhangar-I Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Pgns W/S Divn-I, PHE Dte. (SM/18501, SM/13341, SM/18545 &amp; SM/18500)</t>
+  </si>
+  <si>
+    <t>ORD/000508/2024-2025</t>
+  </si>
+  <si>
+    <t>3977/SWD-I</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1763,87 +1781,148 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>164.67</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>45</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P18" s="4">
+        <v>107.09</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>950.37</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>