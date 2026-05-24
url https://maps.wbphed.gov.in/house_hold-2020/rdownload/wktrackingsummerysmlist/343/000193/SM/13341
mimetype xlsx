--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -348,50 +348,62 @@
     <t>20/06/2024</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>BOSE ENTERPRISES</t>
   </si>
   <si>
     <t>Laying of different diameters HDPE pipe in distribution pipe lines by Horizontal Directional Drilling (HDD) process at different locations for Canal / Road crossing adjacent to Basanti Highway under TARDAH KAPASATI, BHATIPOTA, KHARAMBA &amp; SHERPUR PWSS of Bhangar-I Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Pgns W/S Divn-I, PHE Dte. (SM/18501, SM/13341, SM/18545 &amp; SM/18500)</t>
   </si>
   <si>
     <t>ORD/000508/2024-2025</t>
   </si>
   <si>
     <t>3977/SWD-I</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>TELETONE INDIA PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Additional Laying of distribution Network System for different dia HDPE pipe &amp; providing FHTC under "BHATIPOTA piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I, for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district Under JJM" [No. of FHTC = 450]. [SM Code - SM/13341]</t>
+  </si>
+  <si>
+    <t>ORD/000832/2023-2024</t>
+  </si>
+  <si>
+    <t>1281/SWD-I</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1057,54 +1069,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>31.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>47.93</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1118,54 +1130,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>23.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.92</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1179,54 +1191,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>34.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>34.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S7" s="4">
         <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1240,54 +1252,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>31.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>31.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1301,54 +1313,54 @@
       <c r="I9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P9" s="4">
         <v>0.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1645,54 +1657,54 @@
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P15" s="4">
         <v>465.21</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>386.71</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>83.12</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1767,54 +1779,54 @@
       <c r="I17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>164.67</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>101.27</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>61.5</v>
       </c>
       <c r="S17" s="4">
         <v>45</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1842,87 +1854,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P18" s="4">
         <v>107.09</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P19" s="4">
+        <v>30.1</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>21.79</v>
+      </c>
+      <c r="R19" s="4">
+        <v>72.38</v>
+      </c>
+      <c r="S19" s="4">
+        <v>80</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>980.47</v>
+      </c>
+      <c r="P20" s="8">
+        <v>602.64</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>61.46</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>