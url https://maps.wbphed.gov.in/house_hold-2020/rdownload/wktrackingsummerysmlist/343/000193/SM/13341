--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,50 +360,62 @@
     <t>ORD/000508/2024-2025</t>
   </si>
   <si>
     <t>3977/SWD-I</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Additional Laying of distribution Network System for different dia HDPE pipe &amp; providing FHTC under "BHATIPOTA piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I, for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district Under JJM" [No. of FHTC = 450]. [SM Code - SM/13341]</t>
   </si>
   <si>
     <t>ORD/000832/2023-2024</t>
   </si>
   <si>
     <t>1281/SWD-I</t>
   </si>
   <si>
     <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Bhatipota W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/13341)</t>
+  </si>
+  <si>
+    <t>ORD/003138/2023-2024</t>
+  </si>
+  <si>
+    <t>123/SMSD</t>
+  </si>
+  <si>
+    <t>13/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1915,87 +1927,148 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P19" s="4">
         <v>30.1</v>
       </c>
       <c r="Q19" s="4">
         <v>21.79</v>
       </c>
       <c r="R19" s="4">
         <v>72.38</v>
       </c>
       <c r="S19" s="4">
         <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>980.76</v>
+      </c>
+      <c r="P21" s="8">
+        <v>602.64</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>61.45</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>