--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,333 +89,333 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>BHATIPOTA piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I, for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district Under JJM</t>
   </si>
   <si>
     <t>SM/13341</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tube-well having 66 mtr. housing pipe by Rotary method for BHATIPOTA PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/015204]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000621/2022-2023</t>
+  </si>
+  <si>
+    <t>3235/SWD-I</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>SETABUR RAHAMAN</t>
+  </si>
+  <si>
+    <t>Construction of 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) for BHATIPOTA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1942]</t>
+  </si>
+  <si>
+    <t>ORD/000710/2022-2023</t>
+  </si>
+  <si>
+    <t>3527/SWD-I</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>K.K. BUILDER.</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Bhatipota water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000501/2022-2023</t>
+  </si>
+  <si>
+    <t>319/SMD</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Additional Laying of distribution Network System for different dia HDPE pipe under Bhatipota PWSS, Block-Bhangar-I, Dist-South 24 Parganas to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1942] (SM/13341)</t>
+  </si>
+  <si>
+    <t>ORD/000617/2023-2024</t>
+  </si>
+  <si>
+    <t>2801/SWD-I</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000217/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tube-well having 66 mtr. housing pipe by Rotary method for BHATIPOTA PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/015204]</t>
-[...65 lines deleted...]
-    <t>K.K. BUILDER.</t>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of BHATIPOTA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13341)</t>
+  </si>
+  <si>
+    <t>ORD/000765/2024-2025</t>
+  </si>
+  <si>
+    <t>4686/SWD-I</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>K.K. BUILDER</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Eucalyptus Bullah piling work with Drumsheet walling, Approach Road and Road Restoration of BHATIPOTA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13341)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000260/2024-2025</t>
+  </si>
+  <si>
+    <t>2857/SWD-I</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>BOSE ENTERPRISES</t>
   </si>
   <si>
     <t>Construction of 02 (Two) nos. Pipe Carrying Structure- Near Bhatipota OHR Site over 56.0 mtr. width canal and Near Kolkata-Basanti Highway,opp. Kolkata Leather Complex Police Station over 66.0 mtr. width canal within Bhatipota Mouza of Tardaha GP under Bhangar-I Block, BHATIPOTA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13341)</t>
   </si>
   <si>
     <t>ORD/000738/2023-2024</t>
   </si>
   <si>
     <t>523/SWD-I</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>GANAPATI ENTERPRISE</t>
   </si>
   <si>
+    <t>Additional Laying of distribution Network System for different dia HDPE pipe &amp; providing FHTC under "BHATIPOTA piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I, for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district Under JJM" [No. of FHTC = 450]. [SM Code - SM/13341]</t>
+  </si>
+  <si>
+    <t>ORD/000832/2023-2024</t>
+  </si>
+  <si>
+    <t>1281/SWD-I</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Bhatipota PH-1 under Bhangar-I Block water supply scheme under SMD,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000082/2024-2025</t>
   </si>
   <si>
     <t>458/SMSD</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
+    <t>Laying of different diameters HDPE pipe in distribution pipe lines by Horizontal Directional Drilling (HDD) process at different locations for Canal / Road crossing adjacent to Basanti Highway under TARDAH KAPASATI, BHATIPOTA, KHARAMBA &amp; SHERPUR PWSS of Bhangar-I Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Pgns W/S Divn-I, PHE Dte. (SM/18501, SM/13341, SM/18545 &amp; SM/18500)</t>
+  </si>
+  <si>
+    <t>ORD/000508/2024-2025</t>
+  </si>
+  <si>
+    <t>3977/SWD-I</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>TELETONE INDIA PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Bhatipota W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/13341)</t>
+  </si>
+  <si>
+    <t>ORD/003138/2023-2024</t>
+  </si>
+  <si>
+    <t>123/SMSD</t>
+  </si>
+  <si>
+    <t>13/02/2024</t>
+  </si>
+  <si>
+    <t>"ANANDAPUR-KHARKI-BOYNALA-TARDAH ROAD-Restoration of road side flank damaged by PHE Department under bhojerhat pipeline project from 3.872 km to 4.195 km (left side),3.475 km to 4.095 km (R/S),[Total length=943.00m] under South 24-Parganas Highway Division."</t>
+  </si>
+  <si>
+    <t>BILL/00497/2024-2025</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
+  </si>
+  <si>
+    <t>50% Payment for ANANDAPUR-KHARKI-BOYNALA-TARDAH ROAD-Restoration of road side flank damaged by PHE Department under bhojerhat pipeline project from 3.872 km to 4.195 km (left side),3.475 km to 4.095 km (R/S),[Total length=943.00m] under South 24-Parganas Highway Division</t>
+  </si>
+  <si>
+    <t>BILL/00534/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-308</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>Kolkata Basanti Road from 12.427 km to 15.581 km, Permanent restoration work , damaged due to " Pipeline Laying of 90mm,140mm, &amp; 225mm dia HDPE Pipoe Line along road flank by PHE Department " within Alipore Highway Sub-Division under South 24 Parganas Highway Division in the District of South 24 Parganas. (SM/13341)</t>
+  </si>
+  <si>
+    <t>BILL/00850/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-504</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
     <t>Restoration of Road Side Flank damaged by PHE Department under Bhojerhat Pipe Line Project from 3,872 km to 4.195 km (Left Side) 3.475 km to 4.095km (RS) [Total Length - 943.00m] under South 24 Parganas Highway Division"</t>
   </si>
   <si>
     <t>BILL/00546/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-338</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
-[...10 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04622/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-481</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...118 lines deleted...]
-    <t>13/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,1089 +942,1089 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.02</v>
+        <v>31.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>47.93</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>11.96</v>
+        <v>465.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>386.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.12</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>31.67</v>
+        <v>23.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.18</v>
+        <v>10.8</v>
       </c>
       <c r="R5" s="4">
-        <v>47.93</v>
+        <v>45.92</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>23.51</v>
+        <v>34.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.8</v>
+        <v>34.28</v>
       </c>
       <c r="R6" s="4">
-        <v>45.92</v>
+        <v>99.81</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>34.34</v>
+        <v>21.02</v>
       </c>
       <c r="Q7" s="4">
-        <v>34.28</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.81</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>31.83</v>
+        <v>11.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>31.74</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.72</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.89</v>
+        <v>23.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>6.23</v>
+        <v>164.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>101.27</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>61.5</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="L11" s="4"/>
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>12.1</v>
+        <v>31.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>31.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>3.77</v>
+        <v>30.1</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>21.79</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>72.38</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>6.92</v>
+        <v>0.89</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>6.05</v>
+        <v>107.09</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="P15" s="4">
-        <v>465.21</v>
+        <v>0.29</v>
       </c>
       <c r="Q15" s="4">
-        <v>386.71</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>83.12</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>23.12</v>
+        <v>12.1</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>164.67</v>
+        <v>6.05</v>
       </c>
       <c r="Q17" s="4">
-        <v>101.27</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>61.5</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="P18" s="4">
-        <v>107.09</v>
+        <v>6.92</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="P19" s="4">
-        <v>30.1</v>
+        <v>6.23</v>
       </c>
       <c r="Q19" s="4">
-        <v>21.79</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>72.38</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.29</v>
+        <v>3.77</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>980.76</v>