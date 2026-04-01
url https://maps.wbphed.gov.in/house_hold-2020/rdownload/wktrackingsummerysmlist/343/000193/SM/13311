--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,68 @@
     <t>01/04/2026</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Nabagram scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13311)</t>
   </si>
   <si>
     <t>ORD/000353/2024-2025</t>
   </si>
   <si>
     <t>1003/SMSD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-3 of Nabagram scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13311)</t>
   </si>
   <si>
     <t>ORD/000354/2024-2025</t>
   </si>
   <si>
     <t>1004/SMSD</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine room (One no.) at 1st Tube well site of NABAGRAM piped water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [For T/W site-1] (SM/13311)</t>
+  </si>
+  <si>
+    <t>ORD/000658/2024-2025</t>
+  </si>
+  <si>
+    <t>4388/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>SANGJOG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1622,87 +1640,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P15" s="4">
         <v>0.92</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.93</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>666.28</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>