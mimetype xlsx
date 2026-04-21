--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -914,54 +914,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1089,54 +1089,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>459.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>210.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.75</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1329,54 +1329,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>47.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>29.87</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1721,54 +1721,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>666.28</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>227.03</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>34.07</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>