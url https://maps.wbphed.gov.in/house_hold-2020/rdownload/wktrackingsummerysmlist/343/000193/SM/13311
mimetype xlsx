--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -1089,54 +1089,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>459.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>210.04</v>
+        <v>276.84</v>
       </c>
       <c r="R6" s="4">
-        <v>45.75</v>
+        <v>60.3</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1329,54 +1329,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>47.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>14.23</v>
+        <v>32.68</v>
       </c>
       <c r="R10" s="4">
-        <v>29.87</v>
+        <v>68.61</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1721,54 +1721,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>666.28</v>
       </c>
       <c r="P17" s="8">
-        <v>227.03</v>
+        <v>312.28</v>
       </c>
       <c r="Q17" s="8">
-        <v>34.07</v>
+        <v>46.87</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>