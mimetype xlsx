--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -110,261 +110,261 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of NABAGRAM Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000367/2021-2022</t>
   </si>
   <si>
     <t>1944/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3, of Nabagram water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000481/2022-2023</t>
+  </si>
+  <si>
+    <t>234/SMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) for pipe water supply scheme at NABAGRAM of Baruipur Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 2040]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>96/SWD-I</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>09/07/2023</t>
+  </si>
+  <si>
+    <t>TANMOY ROY CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for NABAGRAM PWSS of BARUIPUR block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district.</t>
+  </si>
+  <si>
+    <t>JE-1,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000564/2022-2023</t>
+  </si>
+  <si>
+    <t>3058/SWD-I</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>MD NOOR ALAM</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000188/2023-2024</t>
   </si>
   <si>
     <t>296/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03275/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-365</t>
   </si>
   <si>
     <t>04/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) for pipe water supply scheme at NABAGRAM of Baruipur Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 2040]</t>
-[...19 lines deleted...]
-  <si>
     <t>Balance miscellaneous work for Ground water based NABAGRAM Piped Water Supply Scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/13311)</t>
   </si>
   <si>
     <t>ORD/000905/2023-2024</t>
   </si>
   <si>
     <t>1204/SWD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>R. UNIQUE CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 ,2 &amp; 3 of NABAGRAM W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13311)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000344/2024-2025</t>
   </si>
   <si>
     <t>890/SMSD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
-    <t>SWAPAN ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Nabagram W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
   </si>
   <si>
     <t>ORD/002473/2023-2024</t>
   </si>
   <si>
     <t>276/SMSD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for NABAGRAM PWSS of BARUIPUR block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district.</t>
-[...17 lines deleted...]
-    <t>MD NOOR ALAM</t>
+    <t>Construction of Pump house cum Chlorine room (One no.) at 1st Tube well site of NABAGRAM piped water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [For T/W site-1] (SM/13311)</t>
+  </si>
+  <si>
+    <t>ORD/000658/2024-2025</t>
+  </si>
+  <si>
+    <t>4388/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>SANGJOG</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Nabagram scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13311)</t>
+  </si>
+  <si>
+    <t>ORD/000353/2024-2025</t>
+  </si>
+  <si>
+    <t>1003/SMSD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-3 of Nabagram scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13311)</t>
+  </si>
+  <si>
+    <t>ORD/000354/2024-2025</t>
+  </si>
+  <si>
+    <t>1004/SMSD</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-3 of Nabagram-3</t>
+  </si>
+  <si>
+    <t>BILL/01723/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-412</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no -2 of Nabagram (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/01981/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-482</t>
   </si>
   <si>
     <t>03/12/2024</t>
-  </si>
-[...67 lines deleted...]
-    <t>SANGJOG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -936,839 +936,839 @@
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
         <v>2.76</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>45.61</v>
+        <v>39.02</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.49</v>
+        <v>459.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>276.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.3</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>47.63</v>
+      </c>
+      <c r="Q6" s="4">
         <v>44</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="R6" s="4">
-        <v>60.3</v>
+        <v>92.38</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>40.41</v>
+        <v>45.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.87</v>
+        <v>3.49</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.92</v>
+        <v>40.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="P10" s="4">
-        <v>47.63</v>
+        <v>0.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>32.68</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>68.61</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="P11" s="4">
-        <v>15.91</v>
+        <v>0.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>3.81</v>
+        <v>4.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="P13" s="4">
-        <v>39.02</v>
+        <v>0.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="P14" s="4">
         <v>0.92</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P15" s="4">
-        <v>0.92</v>
+        <v>3.81</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="P16" s="4">
-        <v>4.93</v>
+        <v>15.91</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>666.28</v>
       </c>
       <c r="P17" s="8">
-        <v>312.28</v>
+        <v>328.48</v>
       </c>
       <c r="Q17" s="8">
-        <v>46.87</v>
+        <v>49.3</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>