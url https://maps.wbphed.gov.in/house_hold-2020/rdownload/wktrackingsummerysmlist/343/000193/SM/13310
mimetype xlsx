--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,162 +152,147 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000128/2022-2023</t>
   </si>
   <si>
     <t>3387/SWD-I</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000187/2023-2024</t>
   </si>
   <si>
     <t>296/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
-    <t>Construction of platfrom for providing FHTC, restoration of road after laying of Pipeline, Land devolopment and other allied works for "Ground Water Based BRINDAKHALI ZONE-II Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/13310)</t>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BRINDAKHALI-II PWSS of BARUIPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/13310]</t>
   </si>
   <si>
     <t>JE RWS</t>
   </si>
   <si>
-    <t>ORD/000339/2024-2025</t>
-[...8 lines deleted...]
-    <t>06/09/2024</t>
+    <t>ORD/000389/2024-2025</t>
+  </si>
+  <si>
+    <t>3607/SWD-I</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
+  </si>
+  <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Road restoration for Ramnagar Bazar to Matiar Dhali House.</t>
+  </si>
+  <si>
+    <t>BILL/01694/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-783</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/04625/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-484</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Brindakhali-II water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000478/2022-2023</t>
+  </si>
+  <si>
+    <t>3949/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Construction of 200 cum capacity OHR (20 mtr. Staging Height), Chlorine Room (1 No.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for Augmentation of BRINDAKHALI (Zone-II) Mouza of BARUIPUR Block of Surface Water based Water Supply Scheme in the arsenic affected areas of South 24 Pgns District. (No of FHTC = 1182) [TSM/015225]</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>365/SWD-I</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
   </si>
   <si>
     <t>M/S V.P. JAIN</t>
-  </si>
-[...91 lines deleted...]
-    <t>01/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1086,401 +1071,340 @@
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>89.54</v>
+        <v>15.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>15.88</v>
+        <v>1.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>1.08</v>
+        <v>4.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>4.53</v>
+        <v>11.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>11.19</v>
+        <v>335.23</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>395.28</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>