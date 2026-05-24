--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,74 @@
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Construction of 200 cum capacity OHR (20 mtr. Staging Height), Chlorine Room (1 No.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for Augmentation of BRINDAKHALI (Zone-II) Mouza of BARUIPUR Block of Surface Water based Water Supply Scheme in the arsenic affected areas of South 24 Pgns District. (No of FHTC = 1182) [TSM/015225]</t>
   </si>
   <si>
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>365/SWD-I</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>M/S V.P. JAIN</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Brindakhali (Zone-II) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13310)</t>
+  </si>
+  <si>
+    <t>ORD/001389/2024-2025</t>
+  </si>
+  <si>
+    <t>1685/SMSD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Brindakhali (Zone-II) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13310)</t>
+  </si>
+  <si>
+    <t>ORD/001393/2024-2025</t>
+  </si>
+  <si>
+    <t>1686/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -899,54 +923,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1074,54 +1098,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>15.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>89.4</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1310,101 +1334,223 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>335.23</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>248.87</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>74.24</v>
       </c>
       <c r="S11" s="4">
         <v>94</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>396.49</v>
+      </c>
+      <c r="P14" s="8">
+        <v>265.72</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>67.02</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>