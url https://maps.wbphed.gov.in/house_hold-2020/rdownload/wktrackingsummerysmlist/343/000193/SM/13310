--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,65 @@
     <t>M/S V.P. JAIN</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Brindakhali (Zone-II) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13310)</t>
   </si>
   <si>
     <t>ORD/001389/2024-2025</t>
   </si>
   <si>
     <t>1685/SMSD</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Brindakhali (Zone-II) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13310)</t>
   </si>
   <si>
     <t>ORD/001393/2024-2025</t>
   </si>
   <si>
     <t>1686/SMSD</t>
+  </si>
+  <si>
+    <t>Construction of platfrom for providing FHTC, restoration of road after laying of Pipeline, Land devolopment and other allied works for "Ground Water Based BRINDAKHALI ZONE-II Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/13310)</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>3313/SWD-I</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1470,87 +1485,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P13" s="4">
         <v>0.91</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P14" s="4">
+        <v>89.54</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>60</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>486.03</v>
+      </c>
+      <c r="P15" s="8">
+        <v>265.72</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>54.67</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>