--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,261 +77,261 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Ground water based BRINDAKHALI-II piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas Distric</t>
+  </si>
+  <si>
+    <t>SM/13310</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Brindakhali-II water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000478/2022-2023</t>
+  </si>
+  <si>
+    <t>3949/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Ground water based BRINDAKHALI-II piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas Distric</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Preparation and submission of Detailed Project Report of BRINDAKHALI(II) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000510/2021-2022</t>
+  </si>
+  <si>
+    <t>1943/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BRINDAKHALI-II PWSS of BARUIPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000561/2022-2023</t>
   </si>
   <si>
     <t>3057/SWD-I</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>M/S MONDAL ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of BRINDAKHALI(II) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>RADIANT</t>
+    <t>Construction of 200 cum capacity OHR (20 mtr. Staging Height), Chlorine Room (1 No.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for Augmentation of BRINDAKHALI (Zone-II) Mouza of BARUIPUR Block of Surface Water based Water Supply Scheme in the arsenic affected areas of South 24 Pgns District. (No of FHTC = 1182) [TSM/015225]</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>365/SWD-I</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>M/S V.P. JAIN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000128/2022-2023</t>
   </si>
   <si>
     <t>3387/SWD-I</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000187/2023-2024</t>
   </si>
   <si>
     <t>296/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
+    <t>Construction of platfrom for providing FHTC, restoration of road after laying of Pipeline, Land devolopment and other allied works for "Ground Water Based BRINDAKHALI ZONE-II Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/13310)</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>3313/SWD-I</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Brindakhali (Zone-II) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13310)</t>
+  </si>
+  <si>
+    <t>ORD/001389/2024-2025</t>
+  </si>
+  <si>
+    <t>1685/SMSD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Brindakhali (Zone-II) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13310)</t>
+  </si>
+  <si>
+    <t>ORD/001393/2024-2025</t>
+  </si>
+  <si>
+    <t>1686/SMSD</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BRINDAKHALI-II PWSS of BARUIPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/13310]</t>
   </si>
   <si>
-    <t>JE RWS</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000389/2024-2025</t>
   </si>
   <si>
     <t>3607/SWD-I</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for Ramnagar Bazar to Matiar Dhali House.</t>
   </si>
   <si>
     <t>BILL/01694/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-783</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04625/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-484</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...79 lines deleted...]
-    <t>31/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,728 +861,728 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>15.88</v>
+        <v>11.19</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.76</v>
       </c>
       <c r="Q4" s="4">
         <v>2.65</v>
       </c>
       <c r="R4" s="4">
         <v>95.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>7.28</v>
+        <v>15.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>1.46</v>
+        <v>335.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>248.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>74.24</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>15.88</v>
+        <v>7.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>14.2</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>89.4</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>1.08</v>
+        <v>1.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P9" s="4">
+        <v>89.54</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
         <v>60</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>11.19</v>
+        <v>0.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>335.23</v>
+        <v>0.91</v>
       </c>
       <c r="Q11" s="4">
-        <v>248.87</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>74.24</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.29</v>
+        <v>15.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>14.2</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>89.4</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.91</v>
+        <v>1.08</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>89.54</v>
+        <v>4.53</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>486.03</v>