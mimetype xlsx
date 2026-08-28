--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,213 +110,228 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for USPARA PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/015202]</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000606/2022-2023</t>
   </si>
   <si>
     <t>3135/SWD-I</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>SABYASACHI CHAKI</t>
   </si>
   <si>
+    <t>Construction of 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) for USHPARA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2114]</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000713/2022-2023</t>
+  </si>
+  <si>
+    <t>3538/SWD-I</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>I.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Uspara water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000500/2022-2023</t>
+  </si>
+  <si>
+    <t>318/SMD</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Additional Laying of distribution Network System for different dia HDPE pipe under Ushpara PWSS, Block-Bhangar-I, Dist-South 24 Parganas to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2114]. [SM Code - SM/13307] [2nd Call]</t>
+  </si>
+  <si>
+    <t>ORD/000706/2023-2024</t>
+  </si>
+  <si>
+    <t>3403/SWD-I</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>26/02/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000060/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000224/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02492/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-262</t>
   </si>
   <si>
     <t>18/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Uspara water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
-[...41 lines deleted...]
-    <t>I.S ENTERPRISE</t>
+    <t>Land development at HW &amp; 2nd tube well site and restoration of road damaged due to laying of pipe line for USHPARA PWSS in Bhangar-I Block under South 24-Parganas, W/S Division-I, P.H.E. Dte. for Augmentation of Surface Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. District under Jal Jeevan Mission (SM/13307)</t>
+  </si>
+  <si>
+    <t>ORD/000871/2024-2025</t>
+  </si>
+  <si>
+    <t>4929/SWD-I</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Eucalyptus Bullah piling work with Drumsheet walling, Approach Road and Road Restoration of USHPARA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission (SM/13307)</t>
   </si>
   <si>
     <t>ORD/000370/2024-2025</t>
   </si>
   <si>
     <t>3529/SWD-I</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
-    <t>Construction of 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) for USHPARA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2114]</t>
-[...11 lines deleted...]
-    <t>03/04/2025</t>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Ushapara PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/13307)</t>
+  </si>
+  <si>
+    <t>ORD/003108/2023-2024</t>
+  </si>
+  <si>
+    <t>239/SMSD</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>02/03/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Uspara W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/13307)</t>
+  </si>
+  <si>
+    <t>ORD/003139/2023-2024</t>
+  </si>
+  <si>
+    <t>122/SMSD</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>13/02/2024</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for USHPARA Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/13307]</t>
   </si>
   <si>
     <t>ORD/001152/2024-2025</t>
   </si>
   <si>
     <t>370/SWD-I</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>HI-LIGHT ELECTRONICS</t>
-  </si>
-[...28 lines deleted...]
-    <t>02/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -866,695 +881,756 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>31.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.57</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>49.04</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>23.39</v>
+        <v>429.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>287.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.98</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>13.02</v>
+        <v>23.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.15</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>5.63</v>
+        <v>53.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>47.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.88</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>23.51</v>
+        <v>23.39</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>53.48</v>
+        <v>13.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>100.98</v>
+        <v>5.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>429.22</v>
+        <v>60.86</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>15.9</v>
+        <v>100.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>41.08</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>40.68</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>60.86</v>
+        <v>0.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="4">
+        <v>15.9</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>758.94</v>
+      </c>
+      <c r="P15" s="8">
+        <v>402.52</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>53.04</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>