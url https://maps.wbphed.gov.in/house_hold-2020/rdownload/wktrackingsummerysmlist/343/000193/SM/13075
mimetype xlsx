--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,258 +77,258 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based JAGADISHPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas.</t>
+  </si>
+  <si>
+    <t>SM/13075</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for JAGADISHPUR PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District. [TSM/014216]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000199/2022-2023</t>
+  </si>
+  <si>
+    <t>1547/SWD-I</t>
+  </si>
+  <si>
+    <t>12/10/2022</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>M/S SABITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at JAGADISHPUR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 859)</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000325/2022-2023</t>
+  </si>
+  <si>
+    <t>2024/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>A ONE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 02 (Two) nos. chlorination room at JAGADISHPUR of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/014216]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000200/2022-2023</t>
+  </si>
+  <si>
+    <t>1548/SWD-I</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of JAGADISHPUR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000356/2021-2022</t>
+  </si>
+  <si>
+    <t>1960/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based JAGADISHPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Jagadishpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000472/2022-2023</t>
+  </si>
+  <si>
+    <t>3943/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR MUKHERJEE</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 2, of Jagadishpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/000929/2023-2024</t>
   </si>
   <si>
     <t>2905/SMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
   <si>
     <t>KARUNAMOY ENGINEERING</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...22 lines deleted...]
-  <si>
     <t>Additional work for Sinking of 02 (Two) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for JAGADISHPUR PWSS of BARUIPUR Block under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/014216]</t>
   </si>
   <si>
     <t>ORD/000450/2023-2024</t>
   </si>
   <si>
     <t>2105/SWD-I</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of JAGADISHPUR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000106/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Payment of electric bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00003/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-36</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01106/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-149</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...37 lines deleted...]
-  <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.26]</t>
   </si>
   <si>
     <t>BILL/00486/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
-  </si>
-[...37 lines deleted...]
-    <t>NARAYAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -855,697 +855,697 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0</v>
+        <v>40.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>18.14</v>
+      </c>
+      <c r="R3" s="4">
+        <v>45.33</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>40.02</v>
+        <v>149.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>107.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.19</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.4</v>
+        <v>10.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.35</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>39.8</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>2.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.6</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>28.97</v>
+        <v>10.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.2</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>6.21</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="4">
-        <v>0</v>
+      <c r="R8" s="4" t="s">
+        <v>66</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>10.7</v>
+        <v>28.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>10.71</v>
+        <v>2.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>149.52</v>
+        <v>6.21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...4 lines deleted...]
-      <c r="J13" s="13" t="s">
         <v>86</v>
       </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>10.93</v>
+        <v>10.71</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>266.48</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>143.14</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>53.71</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>