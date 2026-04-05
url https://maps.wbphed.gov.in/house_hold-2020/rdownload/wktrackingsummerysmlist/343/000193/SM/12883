--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,68 @@
     <t>01/02/2025</t>
   </si>
   <si>
     <t>MD NURNABI CONSTRUCTION (NUMABISK1992@GMAIL.COM)</t>
   </si>
   <si>
     <t>Construction of Boundary wall, FHTC Platform, approach road, land development, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based CHAK JALSI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of aurface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District.</t>
   </si>
   <si>
     <t>AE S24D1,AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000281/2024-2025</t>
   </si>
   <si>
     <t>3032/SWD-I</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>BASIR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 360 mtr. deep Tubewell by Rotary method for Ground Water Based at head work site of CHAK JALSI Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/12883)</t>
+  </si>
+  <si>
+    <t>ORD/000444/2024-2025</t>
+  </si>
+  <si>
+    <t>3894/SWD-I</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1116,87 +1134,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>195.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>22</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" s="4">
+        <v>19.14</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>728.2</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>