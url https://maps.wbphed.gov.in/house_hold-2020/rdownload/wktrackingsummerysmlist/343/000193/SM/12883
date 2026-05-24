--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -821,54 +821,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.47</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1059,54 +1059,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>435.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24.47</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>5.62</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1215,54 +1215,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>728.2</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>