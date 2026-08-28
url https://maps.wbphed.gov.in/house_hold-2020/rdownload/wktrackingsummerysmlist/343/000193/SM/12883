--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,150 +89,150 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground Water Based Chak Jalsi Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block under South 24 Parganas W/S Division-I, South 24 Parganas District</t>
   </si>
   <si>
     <t>SM/12883</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of rig ground bored 02 nos. (Two nos) 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for Chak Jalsi PWSS of Mograhat-II Block under South 24-Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000301/2022-2023</t>
+  </si>
+  <si>
+    <t>1879/SWD-I</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I of Chak jalsi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000393/2022-2023</t>
+  </si>
+  <si>
+    <t>3795/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>MASSK ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of "CHAK JALASI Ground Water Based Piped Water Supply Scheme" in MOGRAHAT-II block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000384/2022-2023</t>
   </si>
   <si>
     <t>413/SWD-I</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Sinking of rig ground bored 02 nos. (Two nos) 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for Chak Jalsi PWSS of Mograhat-II Block under South 24-Parganas W/S Division-I, PHE Dte.</t>
-[...44 lines deleted...]
-    <t>MASSK ENGINEERING WORKS</t>
+    <t>Construction of 250 Cum capacity OHR (20 mtr Staging Height) including design and drawing of Pile Foundation &amp; Pile Cap after Soil Investigation along with Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) for Augmentation of CHAK JALSI of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns W/S Division-I, P.H.E Dte [No. of FHTC = 1611]</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000598/2022-2023</t>
+  </si>
+  <si>
+    <t>3126/SWD-I</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>MD NURNABI CONSTRUCTION (NUMABISK1992@GMAIL.COM)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000172/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>MD NURNABI CONSTRUCTION (NUMABISK1992@GMAIL.COM)</t>
   </si>
   <si>
     <t>Construction of Boundary wall, FHTC Platform, approach road, land development, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based CHAK JALSI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of aurface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District.</t>
   </si>
   <si>
     <t>AE S24D1,AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000281/2024-2025</t>
   </si>
   <si>
     <t>3032/SWD-I</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>BASIR CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia &amp; 360 mtr. deep Tubewell by Rotary method for Ground Water Based at head work site of CHAK JALSI Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/12883)</t>
   </si>
@@ -818,393 +818,393 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.83</v>
+        <v>30.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.62</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>92.47</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>30.07</v>
+        <v>22.36</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>22.36</v>
+        <v>2.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.47</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>22.37</v>
+        <v>435.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>24.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.62</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4">
+        <v>629</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>435.58</v>
+        <v>22.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>24.47</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>5.62</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>195.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>19.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>