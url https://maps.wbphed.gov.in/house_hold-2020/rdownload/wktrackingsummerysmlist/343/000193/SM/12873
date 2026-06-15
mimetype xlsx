--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,189 +173,231 @@
   <si>
     <t>2440/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01726/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-198</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 02 (Two) nos. 300mm X 200mm dia &amp; 300 mtr. deep Tubewell by Rotary method for CHAMPAHATI (ZONE-II) PWSS of Baruipur Block Under South 24 Paraganas W/S Division-I, PHE Dte. [TSM/010745]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000214/2022-2023</t>
+  </si>
+  <si>
+    <t>1586/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Additional work for Sinking of 02 (Two) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for PWSS of CHAMPAHATI (Zone-II) PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/010745]</t>
+  </si>
+  <si>
+    <t>ORD/000455/2023-2024</t>
+  </si>
+  <si>
+    <t>2112/SWD-I</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Champahati (Zone-II) W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002470/2023-2024</t>
+  </si>
+  <si>
+    <t>289/SMSD</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Additional quotation for power connection at Champahat Zone-II P-1</t>
+  </si>
+  <si>
+    <t>BILL/00285/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-76</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-II of Champahati water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/000534/2022-2023</t>
+  </si>
+  <si>
+    <t>461/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>Construction of 500 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at CHAMPAHATI (Zone-II) Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 2991)</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000570/2023-2024</t>
+  </si>
+  <si>
+    <t>2667/SWD-I</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>RKS ENGINEER &amp; CONTRACTOR</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 3 for Augmentation of Champahati (Zone-II) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur] (SM/12873)</t>
+  </si>
+  <si>
+    <t>ORD/000050/2025-2026</t>
+  </si>
+  <si>
+    <t>1428/SMD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>03/10/2025</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
+  </si>
+  <si>
+    <t>Additional Charges for new connection at pump house no-II of Champahati (Zone-II) (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/01705/2025-2026</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 (Zone-II) of Champahat W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12873)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000219/2024-2025</t>
   </si>
   <si>
     <t>926/SMSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
-    <t>13/07/2024</t>
-[...119 lines deleted...]
-    <t>KARUNAMOY ENGINEERING</t>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Champahati (Zone-II) W/S scheme under SMD, P.H.E. Dte.(SM/12873)</t>
+  </si>
+  <si>
+    <t>ORD/001308/2025-2026</t>
+  </si>
+  <si>
+    <t>1032/SMSD</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of column pipe ,Sluice Valve,Non return at Pump House no-2 of Champahati (Zone-II) W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/12873)</t>
+  </si>
+  <si>
+    <t>ORD/001306/2025-2026</t>
+  </si>
+  <si>
+    <t>1030/SMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Actuator Valve at Pump House no-2 of Champahati (Zone-II) W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/12873)</t>
+  </si>
+  <si>
+    <t>ORD/001307/2025-2026</t>
+  </si>
+  <si>
+    <t>1031/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -968,54 +1010,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1169,577 +1211,823 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.58</v>
+        <v>40.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>34.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.52</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>40.13</v>
+        <v>4.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.97</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.41</v>
+        <v>0.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.12</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>0.8</v>
+        <v>1.04</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>1.04</v>
+        <v>19.65</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>45.01</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>19.65</v>
+        <v>578.64</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>143.14</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>24.74</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>578.64</v>
+        <v>10.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="P15" s="4">
-        <v>10.97</v>
+        <v>10.03</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>756.23</v>
+      </c>
+      <c r="P20" s="8">
+        <v>194.49</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>25.72</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>