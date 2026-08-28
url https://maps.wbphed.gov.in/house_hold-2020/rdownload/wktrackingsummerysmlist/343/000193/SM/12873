--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -131,273 +131,273 @@
   <si>
     <t>11/02/2023</t>
   </si>
   <si>
     <t>THE DESIGN IN</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of CHAMPAHATI(II) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000446/2021-2022</t>
   </si>
   <si>
     <t>1954/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>MS R. DUTTA AND CO</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 02 (Two) nos. 300mm X 200mm dia &amp; 300 mtr. deep Tubewell by Rotary method for CHAMPAHATI (ZONE-II) PWSS of Baruipur Block Under South 24 Paraganas W/S Division-I, PHE Dte. [TSM/010745]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000214/2022-2023</t>
+  </si>
+  <si>
+    <t>1586/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-II of Champahati water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000534/2022-2023</t>
+  </si>
+  <si>
+    <t>461/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Construction of 500 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at CHAMPAHATI (Zone-II) Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 2991)</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000570/2023-2024</t>
+  </si>
+  <si>
+    <t>2667/SWD-I</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>RKS ENGINEER &amp; CONTRACTOR</t>
+  </si>
+  <si>
+    <t>Additional work for Sinking of 02 (Two) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for PWSS of CHAMPAHATI (Zone-II) PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/010745]</t>
+  </si>
+  <si>
+    <t>ORD/000455/2023-2024</t>
+  </si>
+  <si>
+    <t>2112/SWD-I</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000087/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000302/2023-2024</t>
   </si>
   <si>
     <t>2440/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01726/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-198</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 02 (Two) nos. 300mm X 200mm dia &amp; 300 mtr. deep Tubewell by Rotary method for CHAMPAHATI (ZONE-II) PWSS of Baruipur Block Under South 24 Paraganas W/S Division-I, PHE Dte. [TSM/010745]</t>
-[...34 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Champahati (Zone-II) W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002470/2023-2024</t>
   </si>
   <si>
     <t>289/SMSD</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>NUPUR CHANDRA HALDER</t>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 (Zone-II) of Champahat W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12873)</t>
+  </si>
+  <si>
+    <t>ORD/000219/2024-2025</t>
+  </si>
+  <si>
+    <t>926/SMSD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
   </si>
   <si>
     <t>Additional quotation for power connection at Champahat Zone-II P-1</t>
   </si>
   <si>
     <t>BILL/00285/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-76</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-II of Champahati water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
-[...34 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 3 for Augmentation of Champahati (Zone-II) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur] (SM/12873)</t>
   </si>
   <si>
     <t>ORD/000050/2025-2026</t>
   </si>
   <si>
     <t>1428/SMD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>KARUNAMOY ENGINEERING</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Champahati (Zone-II) W/S scheme under SMD, P.H.E. Dte.(SM/12873)</t>
+  </si>
+  <si>
+    <t>ORD/001308/2025-2026</t>
+  </si>
+  <si>
+    <t>1032/SMSD</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of column pipe ,Sluice Valve,Non return at Pump House no-2 of Champahati (Zone-II) W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/12873)</t>
+  </si>
+  <si>
+    <t>ORD/001306/2025-2026</t>
+  </si>
+  <si>
+    <t>1030/SMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Actuator Valve at Pump House no-2 of Champahati (Zone-II) W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/12873)</t>
+  </si>
+  <si>
+    <t>ORD/001307/2025-2026</t>
+  </si>
+  <si>
+    <t>1031/SMSD</t>
+  </si>
+  <si>
     <t>Additional Charges for new connection at pump house no-II of Champahati (Zone-II) (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/01705/2025-2026</t>
   </si>
   <si>
     <t>08/08/2025</t>
-  </si>
-[...46 lines deleted...]
-    <t>1031/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1048,942 +1048,942 @@
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>18.42</v>
+        <v>40.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.52</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>48.26</v>
+        <v>19.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.01</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>7.37</v>
+        <v>578.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>143.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>24.74</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>40.13</v>
+        <v>4.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>34.72</v>
+        <v>4.23</v>
       </c>
       <c r="R8" s="4">
-        <v>86.52</v>
+        <v>95.97</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>4.41</v>
+        <v>18.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.23</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>95.97</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.8</v>
+        <v>48.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.79</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.12</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>1.04</v>
+        <v>7.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
-        <v>19.65</v>
+        <v>0.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.84</v>
+        <v>0.79</v>
       </c>
       <c r="R12" s="4">
-        <v>45.01</v>
+        <v>99.12</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="P13" s="4">
-        <v>578.64</v>
+        <v>0.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>143.14</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>24.74</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="P14" s="4">
-        <v>10.97</v>
+        <v>1.04</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I15" s="13"/>
-[...1 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>10.03</v>
+        <v>10.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="P16" s="4">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="P17" s="4">
-        <v>0.63</v>
+        <v>0.83</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="P18" s="4">
-        <v>0.83</v>
+        <v>0.99</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="P19" s="4">
-        <v>0.99</v>
+        <v>10.03</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>756.23</v>