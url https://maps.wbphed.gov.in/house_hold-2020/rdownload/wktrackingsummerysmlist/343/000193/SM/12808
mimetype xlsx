--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,102 +89,102 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Retrofitting of pipeline for FHTC drive including PWD road restoration on connection with pipe water supply scheme incluiding FHTC for CHOTTA GP in THAKURPUKUR MEHESTALA block under South 24 pgs. W/S division-I , PHE Dte</t>
   </si>
   <si>
     <t>SM/12808</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Pump House at Rameswarpur Mouza in connection to Water Supply arrangement for Asuti I / II and Chatta under Thakurpukur Maheshtala Block under South 24-Pgns. W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000768/2020-2021</t>
+  </si>
+  <si>
+    <t>2064/SWD-I</t>
+  </si>
+  <si>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>20/05/2021</t>
+  </si>
+  <si>
+    <t>SAMPSON INFRA DESIGN LLP</t>
+  </si>
+  <si>
     <t>As per Minutes of Hon'ble PHED Minister in Charge 50% advance payment of total estimate value for road restoration work for Mahishot Chattabazar Road which was submitted vide SE memo no.374/6-1391 dt.06/04/2022</t>
   </si>
   <si>
     <t>BILL/00008/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-106</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
   </si>
   <si>
     <t>Providing Balance FHTC for ThakurpukurMaheshtala Block (PART) in connection to "Retrofitting of pipeline for FHTC drive including PWD road restoration in connection with pipe water supply scheme including FHTC for CHATTA GP in ThakurpukurMaheshtala Block under South 24 Parganas W/S Division-I, PHE, Dte. [TSM/014924]</t>
   </si>
   <si>
     <t>AE SWSD-I</t>
   </si>
   <si>
     <t>ORD/000700/2022-2023</t>
   </si>
   <si>
     <t>3509/SWD-I</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>SAMPSON INFRA DESIGN LLP</t>
   </si>
   <si>
     <t>Restoration of road for laying of water pipeline by PHE Dte, in Mohisgot Chata bazar 0.00 to 5.40 km Under South 24 Parganas Division P.W.D in the Dist of South 24 Pgs During the year 2024-25</t>
   </si>
   <si>
     <t>BILL/00345/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-243</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR HIGHWAY DIVISION PW(ROADS) DTE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -738,182 +738,182 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>165.54</v>
+        <v>8.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.09</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>40.63</v>
+        <v>165.54</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>8.92</v>
+        <v>40.63</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -954,54 +954,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>380.65</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>8.66</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>