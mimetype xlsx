--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,137 +89,155 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based RAMCHANDRANAGAR (PART-II) piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based water supply scheme in the Arsenic A</t>
   </si>
   <si>
     <t>SM/12805</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of rig ground bored 02 nos. (Two nos) 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for Ramchandra Nagar (Zone-II) PWSS of Mograhat-II Block under South 24-Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE RWS, Alipore Division</t>
+  </si>
+  <si>
+    <t>JE, RWS, DH-II</t>
+  </si>
+  <si>
+    <t>ORD/000297/2022-2023</t>
+  </si>
+  <si>
+    <t>1883/SWD-I</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>MERAJUL ALAM</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2 of Ramchandranagar (Part-II) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000399/2022-2023</t>
+  </si>
+  <si>
+    <t>3800/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>KUNDU ELECTRICAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of "RAMCHANDRANAGAR (PART-II) Ground Water Based Piped Water Supply Scheme" in MOGRAHAT-II block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000394/2022-2023</t>
   </si>
   <si>
     <t>408/SWD-I</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Sinking of rig ground bored 02 nos. (Two nos) 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for Ramchandra Nagar (Zone-II) PWSS of Mograhat-II Block under South 24-Parganas W/S Division-I, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>MERAJUL ALAM</t>
+    <t>Construction of 250 Cum capacity OHR (20 mtr Staging Height) including design and drawing of Pile Foundation &amp; Pile Cap after Soil Investigation along with Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) for Augmentation of RAMCHANDRANAGAR (Part-II) of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns W/S Division-I, P.H.E Dte [No. of FHTC = 1580]</t>
+  </si>
+  <si>
+    <t>ORD/000490/2022-2023</t>
+  </si>
+  <si>
+    <t>2820/SWD-I</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>NEW ALIGNMENT</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Ramchandra Nagar (II) PWSS of Mograhat- II Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/014755]</t>
   </si>
   <si>
     <t>ORD/000629/2022-2023</t>
   </si>
   <si>
     <t>3256/SWD-I</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 and 2 of Ramchandranagar (Part-II) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
   </si>
   <si>
     <t>ORD/000410/2023-2024</t>
   </si>
   <si>
     <t>2499/SMD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>M/S. G.P ENTERPRISE</t>
   </si>
   <si>
     <t>ORD/000409/2023-2024</t>
   </si>
   <si>
     <t>2498/SMD</t>
   </si>
   <si>
     <t>14/06/2023</t>
@@ -252,68 +270,50 @@
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>PRONICON INDIA</t>
   </si>
   <si>
     <t>Repairing of Damaged road by Laying of pipe line for Ground water based RAMCHANDRANAGAR (Part-II) piped water supply scheme to accommodate FHTC in MAGRAHAT-II Block under South 24-Pgns, Water Supply Division-I, South 24-Pgns. District for Augmentation of surface water based water supply scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/12805)</t>
   </si>
   <si>
     <t>ORD/000674/2024-2025</t>
   </si>
   <si>
     <t>4463/SWD-I</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>MOTIONMASS TECHNO OPC PVT LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>NEW ALIGNMENT</t>
   </si>
   <si>
     <t>Construction of Boundary wall (length = 51.00m), Service Road (length = 15.00m), Development of Land, Construction of Pump House (4.80 Mtr. X 3.60 Mtr.) at TW-2 site and Pump House (5.40 Mtr. X 3.60 Mtr.) at OHR site for RAMCHANDRANAGAR (Part-II) PWSS to accommodate FHTC in MAGRAHAT-II Block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based water supply scheme in the Arsenic Affected Areas of South 24 Parganas. (SM/12805)</t>
   </si>
   <si>
     <t>ORD/000010/2025-2026</t>
   </si>
   <si>
     <t>934/SWD-I</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>SUBHO CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -861,616 +861,616 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>29.97</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>29.97</v>
+        <v>17.48</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.14</v>
+        <v>2.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.61</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>17.48</v>
+        <v>384.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>25.88</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>21.62</v>
+        <v>3.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>21.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>25.52</v>
+        <v>21.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>71</v>
+      </c>
+      <c r="L10" s="4">
+        <v>630</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>54.27</v>
+        <v>25.52</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>21.67</v>
+        <v>54.27</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>384.03</v>
+        <v>21.67</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1511,54 +1511,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>602.05</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>102.01</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>16.94</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>