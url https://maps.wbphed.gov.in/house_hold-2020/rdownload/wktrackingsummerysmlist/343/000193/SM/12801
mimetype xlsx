--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,87 +110,72 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of "CHAK PARANKANTAKHALI Ground Water Based Piped Water Supply Scheme" in MOGRAHAT-II block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000391/2022-2023</t>
   </si>
   <si>
     <t>410/SWD-I</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Sinking of rig ground bored 02 nos. (Two nos) 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for Chak Parankanta Khali PWSS of Mograhat-II Block under South 24-Parganas W/S Division-I, PHE Dte.</t>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for ChakParankanta Khali PWSS of Mograhat-II Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/014899]</t>
+  </si>
+  <si>
+    <t>AE RWS, Alipore Division</t>
   </si>
   <si>
     <t>JE RWS, HQ</t>
   </si>
   <si>
-    <t>ORD/000294/2022-2023</t>
-[...8 lines deleted...]
-    <t>16/12/2022</t>
+    <t>ORD/000734/2022-2023</t>
+  </si>
+  <si>
+    <t>3585/SWD-I</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
-  </si>
-[...16 lines deleted...]
-    <t>06/04/2023</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2 of Chak Parankanta Khali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000403/2022-2023</t>
   </si>
   <si>
     <t>3802/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
@@ -723,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -920,665 +905,606 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>30.07</v>
+        <v>3.14</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.14</v>
+        <v>22.35</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="L6" s="4" t="s">
         <v>50</v>
+      </c>
+      <c r="L6" s="4">
+        <v>630</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>22.35</v>
+        <v>23.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>23.83</v>
+        <v>435.23</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>435.23</v>
+        <v>4.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>4.87</v>
+        <v>5.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>5.89</v>
+        <v>38.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>38.36</v>
+        <v>36.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>36.84</v>
+        <v>9.61</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...23 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>582.94</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>