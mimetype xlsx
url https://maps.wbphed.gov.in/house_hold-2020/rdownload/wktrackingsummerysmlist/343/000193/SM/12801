--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -869,54 +869,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.32</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1109,54 +1109,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>435.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>80.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>18.46</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1292,54 +1292,54 @@
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>38.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.26</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>16.33</v>
       </c>
       <c r="S10" s="4">
         <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1444,54 +1444,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>582.94</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>89.26</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>15.31</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>