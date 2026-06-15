--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -227,99 +227,99 @@
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>AHANA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of (4.80 Mtr. X 3.66 Mtr.) Pump House with water supply &amp; sanitary arrangement at CHAK PARANKANTA KHALI Head Work site of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based WS scheme in the arsenicaffected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns WS Division-I, P.H.E Dte. (SM/12801)</t>
   </si>
   <si>
     <t>ORD/000542/2024-2025</t>
   </si>
   <si>
     <t>4099/SWD-I</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>LASKAR CONSTRUCTION</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 360 mtr. deep Tubewell by Rotary method for CHAK PARANKATA KHALI Piped Water Supply Scheme to accommodate FHTC in MOGRAHAT-II Block under South 24-Parganas W/S Division-I, PHE Dte. [SM/12801]</t>
+  </si>
+  <si>
+    <t>ORD/001153/2024-2025</t>
+  </si>
+  <si>
+    <t>371/SWD-I</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>TITUMIR INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; land development at 2nd Tubewell site including provision of M.S. gate for CHAK PARANKANTA KHALI PWSS to accommodate FHTC in Mograhat-II Block under South 24 Parganas W/S Division-I, PHE Dte. (SM/12801) [Length - 52.0 mtr. of boundary wall]</t>
+  </si>
+  <si>
+    <t>ORD/000087/2025-2026</t>
+  </si>
+  <si>
+    <t>1762/SWD-I</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>MOTIONMASS TECHNO OPC PVT LTD</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall and Approach Road With Drum Sheet walling &amp; Earth filling for CHAK PARANKANTA KHALI PWSS to accommodate FHTC within Mograhat-II Block under South 24 pgs water supply Division-I, PHE Dte. Dist S24 Pgs. (SM/12801)</t>
   </si>
   <si>
     <t>ORD/000295/2024-2025</t>
   </si>
   <si>
     <t>3135/SWD-I</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>MOTIONMASS TECHNO OPC PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1286,181 +1286,181 @@
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>38.36</v>
+        <v>36.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.26</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>16.33</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>36.84</v>
+        <v>9.61</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>9.61</v>
+        <v>38.36</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.26</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>16.33</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>582.94</v>