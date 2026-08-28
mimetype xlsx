--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,249 +77,249 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>PROPOSED GROUND WATER BASED CHAK PARANKANTA KHALI PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN MEGRAHAT-II BLOCK UNDER SOUTH 24 PARGANAS DISTRICT.</t>
+  </si>
+  <si>
+    <t>SM/12801</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2 of Chak Parankanta Khali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000403/2022-2023</t>
+  </si>
+  <si>
+    <t>3802/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>M/S.P.P.ELECTRICALS</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>PROPOSED GROUND WATER BASED CHAK PARANKANTA KHALI PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN MEGRAHAT-II BLOCK UNDER SOUTH 24 PARGANAS DISTRICT.</t>
-[...7 lines deleted...]
-  <si>
     <t>Preparation and submission of Detailed Project Report of "CHAK PARANKANTAKHALI Ground Water Based Piped Water Supply Scheme" in MOGRAHAT-II block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000391/2022-2023</t>
   </si>
   <si>
     <t>410/SWD-I</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Construction of 300 Cum capacity OHR (20 mtr Staging Height) including design and drawing of Pile Foundation &amp; Pile Cap after Soil Investigation along with Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) for Augmentation of CHAK PARANKANTA KHALI of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns W/S Division-I, P.H.E Dte [No. of FHTC = 1785]</t>
+  </si>
+  <si>
+    <t>AE RWS, Alipore Division</t>
+  </si>
+  <si>
+    <t>JE RWS, HQ</t>
+  </si>
+  <si>
+    <t>ORD/000486/2022-2023</t>
+  </si>
+  <si>
+    <t>2790/SWD-I</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>M/S GHOSH AND CO.</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for ChakParankanta Khali PWSS of Mograhat-II Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/014899]</t>
   </si>
   <si>
-    <t>AE RWS, Alipore Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000734/2022-2023</t>
   </si>
   <si>
     <t>3585/SWD-I</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000204/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 300 Cum capacity OHR (20 mtr Staging Height) including design and drawing of Pile Foundation &amp; Pile Cap after Soil Investigation along with Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) for Augmentation of CHAK PARANKANTA KHALI of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns W/S Division-I, P.H.E Dte [No. of FHTC = 1785]</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of chlorination room 5.00mx4.00m(One no) at Head work site of CHAK PARANKANTA KHALI PWSS to accommondate FHTC in MOGRAHAT-II Block under South 24 Pgns Divn-I, (SM/12801)</t>
   </si>
   <si>
     <t>ORD/000440/2024-2025</t>
   </si>
   <si>
     <t>3885/SWD-I</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>AHANA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of (4.80 Mtr. X 3.66 Mtr.) Pump House with water supply &amp; sanitary arrangement at CHAK PARANKANTA KHALI Head Work site of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based WS scheme in the arsenicaffected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns WS Division-I, P.H.E Dte. (SM/12801)</t>
   </si>
   <si>
     <t>ORD/000542/2024-2025</t>
   </si>
   <si>
     <t>4099/SWD-I</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>LASKAR CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall and Approach Road With Drum Sheet walling &amp; Earth filling for CHAK PARANKANTA KHALI PWSS to accommodate FHTC within Mograhat-II Block under South 24 pgs water supply Division-I, PHE Dte. Dist S24 Pgs. (SM/12801)</t>
+  </si>
+  <si>
+    <t>ORD/000295/2024-2025</t>
+  </si>
+  <si>
+    <t>3135/SWD-I</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 360 mtr. deep Tubewell by Rotary method for CHAK PARANKATA KHALI Piped Water Supply Scheme to accommodate FHTC in MOGRAHAT-II Block under South 24-Parganas W/S Division-I, PHE Dte. [SM/12801]</t>
   </si>
   <si>
     <t>ORD/001153/2024-2025</t>
   </si>
   <si>
     <t>371/SWD-I</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>TITUMIR INTERNATIONAL</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; land development at 2nd Tubewell site including provision of M.S. gate for CHAK PARANKANTA KHALI PWSS to accommodate FHTC in Mograhat-II Block under South 24 Parganas W/S Division-I, PHE Dte. (SM/12801) [Length - 52.0 mtr. of boundary wall]</t>
   </si>
   <si>
     <t>ORD/000087/2025-2026</t>
   </si>
   <si>
     <t>1762/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>MOTIONMASS TECHNO OPC PVT LTD</t>
-  </si>
-[...13 lines deleted...]
-    <t>17/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,649 +849,649 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.83</v>
+        <v>22.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.67</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>94.32</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.14</v>
+        <v>2.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.32</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>22.35</v>
+        <v>435.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>80.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>18.46</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4">
-        <v>630</v>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>23.83</v>
+        <v>3.14</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4">
+        <v>630</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>435.23</v>
+        <v>23.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>80.33</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>18.46</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>4.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>5.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>36.84</v>
+        <v>38.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>20.97</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>54.65</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>9.61</v>
+        <v>36.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>16.14</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>43.81</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>38.36</v>
+        <v>9.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.26</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>16.33</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>582.94</v>
       </c>
       <c r="P13" s="8">
-        <v>89.26</v>
+        <v>120.1</v>
       </c>
       <c r="Q13" s="8">
-        <v>15.31</v>
+        <v>20.6</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>