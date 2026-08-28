--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,138 +89,138 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based HERIA piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based water supply scheme in the Arsenic Affected Areas of Sou</t>
   </si>
   <si>
     <t>SM/12772</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of rig ground bored 02 nos. (Two) 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for Heria PWSS of Mograhat-II Block under South 24-Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2022-2023</t>
+  </si>
+  <si>
+    <t>1876/SWD-I</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2 of Heria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000395/2022-2023</t>
+  </si>
+  <si>
+    <t>3797/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>A.K.SIKDAR</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of "HERIA Ground Water Based Piped Water Supply Scheme" in MOGRAHAT-II block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000390/2022-2023</t>
   </si>
   <si>
     <t>409/SWD-I</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Sinking of rig ground bored 02 nos. (Two) 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for Heria PWSS of Mograhat-II Block under South 24-Parganas W/S Division-I, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 200 Cum capacity OHR (20 mtr Staging Height) including design and drawing of Pile Foundation &amp; Pile Cap after Soil Investigation along with Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) for Augmentation of HERIA of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns W/S Division-I, P.H.E Dte [No. of FHTC = 1561]</t>
   </si>
   <si>
     <t>AE RWS, Alipore Division</t>
   </si>
   <si>
     <t>JE, RWS, DH-II</t>
   </si>
   <si>
     <t>ORD/000529/2022-2023</t>
   </si>
   <si>
     <t>2949/SWD-I</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>M/S PRADIP KUMAR PAL (EMAIL ID- PRADIPKUMARPAL.CO@GMAIL.COM)</t>
-  </si>
-[...25 lines deleted...]
-    <t>A.K.SIKDAR</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Heria PWSS of Mograhat-II Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/014760]</t>
   </si>
   <si>
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>39/SWD-I</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>21/04/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000160/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
@@ -843,306 +843,306 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>30.03</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>30.03</v>
+        <v>22.21</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>378.82</v>
+        <v>2.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.76</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>22.21</v>
+        <v>378.82</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
         <v>3.13</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
@@ -1423,54 +1423,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>543.82</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>