--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,101 @@
     <t>M/S. A.K. BANERJEE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Gokorni W/S Scheme under SMD, P.H.E. Dte. (Block-Magrahat-II) (SM/12771)</t>
   </si>
   <si>
     <t>ORD/000918/2025-2026</t>
   </si>
   <si>
     <t>640/SMSD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>Supply &amp; laying of submersible cable through non metallic pipes for electrical connection of pumping machinery with Pump House no-1 of Gokorni W/S Scheme under SMD, P.H.E. Dte. (Block-Magrahat-II) (SM/12771)</t>
   </si>
   <si>
     <t>ORD/000919/2025-2026</t>
   </si>
   <si>
     <t>641/SMSD</t>
+  </si>
+  <si>
+    <t>Construction of (4.80 Mtr. X 3.66 Mtr.) Pump House with water supply &amp; sanitary arrangement at 2nd Tubewell site of Gokarni PWSS to accommodate FHTC in MOGRAHAT-II Block for augmentation of surface water based WS scheme in the arsenicaffected areas of South 24 Parganas district, South 24 Pgns WS Division-I, P.H.E Dte. (SM/12771)</t>
+  </si>
+  <si>
+    <t>ORD/000663/2024-2025</t>
+  </si>
+  <si>
+    <t>4393/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of chlorination room 5.00mx4.00m(One no) at Head work site of GOKARNI PWSS to accommondate FHTC in MOGRAHAT-II Block under South 24 Pngs Divn-I, PHE Dte for augmentation of surface water based WS scheme in the arsenic affected areas of South 24 Parganas District. (SM/12771)</t>
+  </si>
+  <si>
+    <t>ORD/000413/2024-2025</t>
+  </si>
+  <si>
+    <t>3714/SWD-I</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>CHOUDHURY AND ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of (4.80 Mtr. X 3.66 Mtr.) Pump House with water supply &amp; sanitary arrangement at GOKARNI Head Work site of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based WS scheme in the arsenicaffected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns WS Division-I, P.H.E Dte. (SM/12771)</t>
+  </si>
+  <si>
+    <t>ORD/000541/2024-2025</t>
+  </si>
+  <si>
+    <t>4098/SWD-I</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>GLANCE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1708,87 +1759,270 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P16" s="4">
         <v>0.82</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.89</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>65</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.86</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>40</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P19" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>50</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>648.14</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>