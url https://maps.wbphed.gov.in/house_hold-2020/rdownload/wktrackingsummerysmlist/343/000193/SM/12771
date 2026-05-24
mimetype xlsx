--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -968,54 +968,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.31</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1086,54 +1086,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>463.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>168.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>36.46</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1326,54 +1326,54 @@
       <c r="I9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>30.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.2</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1387,54 +1387,54 @@
       <c r="I10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>3.13</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1448,54 +1448,54 @@
       <c r="I11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>10.17</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>82.62</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1505,54 +1505,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
         <v>2.41</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1806,54 +1806,54 @@
       <c r="I17" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P17" s="4">
         <v>5.89</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>1.09</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>18.42</v>
       </c>
       <c r="S17" s="4">
         <v>65</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1962,54 +1962,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>648.14</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>213.65</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>32.96</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>