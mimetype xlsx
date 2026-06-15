--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -375,50 +375,59 @@
     <t>23/08/2024</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>CHOUDHURY AND ASSOCIATES</t>
   </si>
   <si>
     <t>Construction of (4.80 Mtr. X 3.66 Mtr.) Pump House with water supply &amp; sanitary arrangement at GOKARNI Head Work site of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based WS scheme in the arsenicaffected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns WS Division-I, P.H.E Dte. (SM/12771)</t>
   </si>
   <si>
     <t>ORD/000541/2024-2025</t>
   </si>
   <si>
     <t>4098/SWD-I</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>GLANCE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P.H. NO.2 of Gokarni w/s scheme . Mograhat -II Block . Application no.1008510063 .</t>
+  </si>
+  <si>
+    <t>BILL/00034/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1942,87 +1951,144 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P19" s="4">
         <v>5.9</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>50</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L20" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P20" s="4">
+        <v>5.88</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>654.02</v>
+      </c>
+      <c r="P21" s="8">
+        <v>213.65</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>32.67</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>