--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,348 +77,348 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Ground water based GOKARNI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based water supply scheme in the Arsenic Affected Areas of S</t>
+  </si>
+  <si>
+    <t>SM/12771</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2 of Gokarni water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000394/2022-2023</t>
+  </si>
+  <si>
+    <t>3796/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S. A.K. BANERJEE</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Ground water based GOKARNI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based water supply scheme in the Arsenic Affected Areas of S</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Sinking of rig ground bored 02 nos. (Two) 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for Gokarni PWSS of Mograhat-II Block under South 24-Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE RWS, Alipore Division</t>
+  </si>
+  <si>
+    <t>JE RWS, HQ</t>
+  </si>
+  <si>
+    <t>ORD/000300/2022-2023</t>
+  </si>
+  <si>
+    <t>1878/SWD-I</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>KUNTAL CHOWDHURY</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of "GOKARNEE Ground Water Based Piped Water Supply Scheme" in MOGRAHAT-II block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000386/2022-2023</t>
   </si>
   <si>
     <t>406/SWD-I</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Construction of 300 Cum capacity OHR (20 mtr Staging Height) including design and drawing of Pile Foundation &amp; Pile Cap after Soil Investigation along with Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) for Augmentation of GOKARNI of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns W/S Division-I, P.H.E Dte [No. of FHTC = 1585]</t>
+  </si>
+  <si>
+    <t>ORD/000487/2022-2023</t>
+  </si>
+  <si>
+    <t>2792/SWD-I</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Gokarni PWSS of Mograhat- II Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/014757]</t>
+  </si>
+  <si>
+    <t>ORD/000007/2023-2024</t>
+  </si>
+  <si>
+    <t>29/SWD-I</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>Construction of Hume Pipe culvert for the approach road of proposed "Ground water based GOKARNI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block, South 24 Parganas District for Augmentation of surface water based water supply scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Parganas Water Supply Division-I, PHE, Dte. (TSM/014757)</t>
+  </si>
+  <si>
+    <t>ORD/000152/2023-2024</t>
+  </si>
+  <si>
+    <t>721/SWD-I</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>TOJO ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000196/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 300 Cum capacity OHR (20 mtr Staging Height) including design and drawing of Pile Foundation &amp; Pile Cap after Soil Investigation along with Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) for Augmentation of GOKARNI of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns W/S Division-I, P.H.E Dte [No. of FHTC = 1585]</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary wall at HW site for GOKARNI PWSS to accommodate FHTC in Mograhat-II Block under South 24-Pgns, W/S Divn-I, for AUGMENTATION of Surface Water Based Water Supply Scheme in the Arsenic affected areas of District of South 24 Parganas.(SM/12771)</t>
   </si>
   <si>
     <t>ORD/000329/2024-2025</t>
   </si>
   <si>
     <t>3267/SWD-I</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>M/S. SREEJIT ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall &amp; approach Road at 2nd Tube Well site for GOKARNI PWSS to accommodate FHTC in Magrahat-II block under South 24 Parganas W/S division-I, P.H.E. Dte for augmentation of surface water Based Water supply Scheme in the arsenic affected areas of South 24-Pgns district (SM/12771)</t>
   </si>
   <si>
     <t>ORD/000328/2024-2025</t>
   </si>
   <si>
     <t>3265/SWD-I</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
     <t>SANJAY MIDDEY</t>
   </si>
   <si>
     <t>Construction of Platform for providing FHTC for Ground water based GOKARNI piped water supply scheme to accommodate FHTC in MOGRAHAT-II block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. [No. of FHTC= 1585] (SM/12771)</t>
   </si>
   <si>
     <t>ORD/000344/2024-2025</t>
   </si>
   <si>
     <t>3318/SWD-I</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
-    <t>Sinking of rig ground bored 02 nos. (Two) 250 mm x 150 mm dia &amp; 300 mtr. deep tube-well by rotary method for Gokarni PWSS of Mograhat-II Block under South 24-Parganas W/S Division-I, PHE Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Balance work for Construction of Humc Pipe culvert for the approach road of proposcd "Ground water bascd GOKARNI piped watcr supply schcmc to accommodate FHTC tn MAGRAHAT-II block, South 24 Parganas Djstnct for Augmentation of Surfacc Water Based Water Supply Scheme In the Arscmc Affected Areas of South 24 Parganas District under South 24 Parganas Water Supply Division-I, PHE. Dle (TSM/014757)</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>1142/SWD-I</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Construction of (4.80 Mtr. X 3.66 Mtr.) Pump House with water supply &amp; sanitary arrangement at 2nd Tubewell site of Gokarni PWSS to accommodate FHTC in MOGRAHAT-II Block for augmentation of surface water based WS scheme in the arsenicaffected areas of South 24 Parganas district, South 24 Pgns WS Division-I, P.H.E Dte. (SM/12771)</t>
+  </si>
+  <si>
+    <t>ORD/000663/2024-2025</t>
+  </si>
+  <si>
+    <t>4393/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of chlorination room 5.00mx4.00m(One no) at Head work site of GOKARNI PWSS to accommondate FHTC in MOGRAHAT-II Block under South 24 Pngs Divn-I, PHE Dte for augmentation of surface water based WS scheme in the arsenic affected areas of South 24 Parganas District. (SM/12771)</t>
+  </si>
+  <si>
+    <t>ORD/000413/2024-2025</t>
+  </si>
+  <si>
+    <t>3714/SWD-I</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>CHOUDHURY AND ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of (4.80 Mtr. X 3.66 Mtr.) Pump House with water supply &amp; sanitary arrangement at GOKARNI Head Work site of MOGRAHAT-II Block for implementation of JJM under augmentation of surface water based WS scheme in the arsenicaffected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns WS Division-I, P.H.E Dte. (SM/12771)</t>
+  </si>
+  <si>
+    <t>ORD/000541/2024-2025</t>
+  </si>
+  <si>
+    <t>4098/SWD-I</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>GLANCE CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for new service connection at P.H. NO.1 of Gokarni w/s scheme . Application no.: 1007730295 .</t>
   </si>
   <si>
     <t>BILL/00534/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-132</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2 of Gokarni water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
-[...22 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Gokorni W/S Scheme under SMD, P.H.E. Dte. (Block-Magrahat-II) (SM/12771)</t>
   </si>
   <si>
     <t>ORD/000918/2025-2026</t>
   </si>
   <si>
     <t>640/SMSD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>Supply &amp; laying of submersible cable through non metallic pipes for electrical connection of pumping machinery with Pump House no-1 of Gokorni W/S Scheme under SMD, P.H.E. Dte. (Block-Magrahat-II) (SM/12771)</t>
   </si>
   <si>
     <t>ORD/000919/2025-2026</t>
   </si>
   <si>
     <t>641/SMSD</t>
-  </si>
-[...49 lines deleted...]
-    <t>GLANCE CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for new power connection at P.H. NO.2 of Gokarni w/s scheme . Mograhat -II Block . Application no.1008510063 .</t>
   </si>
   <si>
     <t>BILL/00034/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -957,1082 +957,1082 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.83</v>
+        <v>22.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.72</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>96.31</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>26.3</v>
+        <v>30.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.2</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>463.13</v>
+        <v>2.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>168.84</v>
+        <v>2.72</v>
       </c>
       <c r="R5" s="4">
-        <v>36.46</v>
+        <v>96.31</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>23.82</v>
+        <v>463.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>168.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>36.46</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="P7" s="4">
-        <v>12.19</v>
+        <v>3.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>29.5</v>
+        <v>10.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>82.62</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>67</v>
+      </c>
+      <c r="L9" s="4">
+        <v>630</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>30.03</v>
+        <v>26.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>27.09</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>90.2</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>3.13</v>
+        <v>23.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.13</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>10.17</v>
+        <v>12.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.4</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>82.62</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
-        <v>2.41</v>
+        <v>29.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.38</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>98.5</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="P13" s="4">
-        <v>3.95</v>
+        <v>2.41</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="P14" s="4">
-        <v>22.35</v>
+        <v>5.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.09</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>18.42</v>
       </c>
       <c r="S14" s="4">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>0.85</v>
+        <v>4.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>0.82</v>
+        <v>5.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>5.89</v>
+        <v>3.95</v>
       </c>
       <c r="Q17" s="4">
-        <v>1.09</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>18.42</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>114</v>
+        <v>32</v>
       </c>
       <c r="P18" s="4">
-        <v>4.86</v>
+        <v>0.85</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="P19" s="4">
-        <v>5.9</v>
+        <v>0.82</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L20" s="4">
         <v>42152</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P20" s="4">
         <v>5.88</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>