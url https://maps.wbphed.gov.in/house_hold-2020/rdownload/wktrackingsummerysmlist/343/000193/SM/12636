--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,147 +92,168 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Baruipur</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based JELERHAT piped water supply scheme to accommodate FHTC in BARUIPUR Block under South 24 pgns W/S Division-I, South 24 Parganas District.</t>
   </si>
   <si>
     <t>SM/12636</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of 02 (Two) nos. chlorination rooms at Jelerhat at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000365/2022-2023</t>
+  </si>
+  <si>
+    <t>2208/SWD-I</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>11/02/2023</t>
+  </si>
+  <si>
+    <t>M/S. SREEJIT ENTERPRISE (EMAIL ID- RAYTARUN1974@GMAIL.COM)</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 02 (Two) nos. 250mm X 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for JELERHAT PWSS of Baruipur Block Under South 24 Paraganas W/S Division-I, PHE Dte. [TSM/011011]</t>
+  </si>
+  <si>
+    <t>ORD/000216/2022-2023</t>
+  </si>
+  <si>
+    <t>1593/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>SAIKAT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Jelerhat water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000451/2022-2023</t>
+  </si>
+  <si>
+    <t>3931/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>JAGANNATH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of JELERHAT Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000220/2021-2022</t>
   </si>
   <si>
     <t>1936/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Construction of 02 (Two) nos. chlorination rooms at Jelerhat at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Jelerhat PWSS of Baruipur Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/011011]</t>
   </si>
   <si>
     <t>ORD/000724/2022-2023</t>
   </si>
   <si>
     <t>3573/SWD-I</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...23 lines deleted...]
-    <t>JAGANNATH ENTERPRISE</t>
+    <t>Construction of 250 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at JELERHAT Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1675)</t>
+  </si>
+  <si>
+    <t>JE RWS Baruipur Block</t>
+  </si>
+  <si>
+    <t>ORD/000739/2022-2023</t>
+  </si>
+  <si>
+    <t>3592/SWD-I</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>THE UNICON ENGINEERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000333/2023-2024</t>
   </si>
   <si>
     <t>266/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for L03 1-Ramdhari Bazar on T01 to Harimul(WB/02/321)</t>
   </si>
   <si>
     <t>BILL/01674/2024-2025</t>
   </si>
@@ -255,71 +276,50 @@
     <t>BP-2024-25-98</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method having 66 mtr. housing pipe for JELERHAT Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, PHE Dte. [SM/12636]</t>
   </si>
   <si>
     <t>ORD/001155/2024-2025</t>
   </si>
   <si>
     <t>373/SWD-I</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>RAJKUMAR MONDAL</t>
-  </si>
-[...19 lines deleted...]
-    <t>THE UNICON ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -868,51 +868,51 @@
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>11.52</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
@@ -929,575 +929,575 @@
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>11.52</v>
+        <v>28.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>14.21</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>28.4</v>
+        <v>22.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.14</v>
+        <v>2.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.49</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>22.37</v>
+        <v>3.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>10.32</v>
+        <v>422.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>259.26</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>61.31</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.54</v>
+        <v>10.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>5.08</v>
+        <v>0.54</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>15.9</v>
+        <v>5.08</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
         <v>82</v>
       </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>422.87</v>
+        <v>15.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>522.89</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>265.99</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>50.87</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>