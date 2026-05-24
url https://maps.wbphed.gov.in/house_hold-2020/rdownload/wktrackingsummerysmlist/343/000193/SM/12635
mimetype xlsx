--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,68 @@
     <t>19/04/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Harimul W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12635)</t>
   </si>
   <si>
     <t>ORD/000181/2025-2026</t>
   </si>
   <si>
     <t>707/SMSD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Harimul W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12635)</t>
   </si>
   <si>
     <t>ORD/000184/2025-2026</t>
   </si>
   <si>
     <t>503/SMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of Vinyl printing ACP board at Head work site of Harimul ,Kantipota &amp; Kamaria (Zone-III) water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- SONARPUR ]</t>
+  </si>
+  <si>
+    <t>ORD/001556/2024-2025</t>
+  </si>
+  <si>
+    <t>566/SMSD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>S.S. SIGNS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -940,54 +958,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.28</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1247,54 +1265,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>433.03</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>168.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>38.97</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1808,87 +1826,150 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P17" s="4">
         <v>0.58</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>637.83</v>
+      </c>
+      <c r="P19" s="8">
+        <v>171.44</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>26.88</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>