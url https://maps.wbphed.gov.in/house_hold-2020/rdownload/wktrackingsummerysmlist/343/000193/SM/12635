--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,248 +92,266 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Baruipur</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based HARIMUL piped water supply scheme to accommodate FHTC in BARUIPUR Blockunder South 24 pgns W/S Division-I, South 24 Parganas District.</t>
   </si>
   <si>
     <t>SM/12635</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 02 (Two) nos. 250mm X 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for HARIMUL PWSS of Baruipur Block Under South 24 Paraganas W/S Division-I, PHE Dte. [TSM/011095]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000212/2022-2023</t>
+  </si>
+  <si>
+    <t>1584/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>SAIKAT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 02 (Two) nos. chlorination room at Harimul at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000352/2022-2023</t>
+  </si>
+  <si>
+    <t>2200/SWD-I</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>BANGA NIRMAN</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Harimul water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000449/2022-2023</t>
+  </si>
+  <si>
+    <t>3929/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>JAGANNATH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of HARIMUL Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000218/2021-2022</t>
   </si>
   <si>
     <t>1935/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 02 (Two) nos. 250mm X 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for HARIMUL PWSS of Baruipur Block Under South 24 Paraganas W/S Division-I, PHE Dte. [TSM/011095]</t>
-[...41 lines deleted...]
-    <t>JAGANNATH ENTERPRISE</t>
+    <t>Construction of 250 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at HARIMUL Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC= 1433)</t>
+  </si>
+  <si>
+    <t>ORD/000029/2023-2024</t>
+  </si>
+  <si>
+    <t>110/SWD-I</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>CE INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Additional work for Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for HARIMUL PWSS of BARUIPUR Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/011095]</t>
   </si>
   <si>
     <t>ORD/000449/2023-2024</t>
   </si>
   <si>
     <t>2104/SWD-I</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000301/2023-2024</t>
   </si>
   <si>
     <t>2439/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 250 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at HARIMUL Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC= 1433)</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of boundary walls including development of land and other allied works for Ground water based HARIMUL piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/12635)</t>
   </si>
   <si>
     <t>ORD/000409/2024-2025</t>
   </si>
   <si>
     <t>3706/SWD-I</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>C.E. INFRASTRUCTURE</t>
   </si>
   <si>
+    <t>Supply &amp; installation of Vinyl printing ACP board at Head work site of Harimul ,Kantipota &amp; Kamaria (Zone-III) water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- SONARPUR ]</t>
+  </si>
+  <si>
+    <t>ORD/001556/2024-2025</t>
+  </si>
+  <si>
+    <t>566/SMSD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>S.S. SIGNS</t>
+  </si>
+  <si>
     <t>Charges for new service connection at pump house no-2 of Harimul water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/01680/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-398</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for L03 1-Ramdhari Bazar on T01 to Harimul(WB/02/321)</t>
   </si>
   <si>
     <t>BILL/01670/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-777</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04709/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-520</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
-    <t>Construction of 02 (Two) nos. chlorination room at Harimul at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method having 66 mtr. housing pipe for HARIMUL Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, PHE Dte. [SM/12635]</t>
   </si>
   <si>
     <t>ORD/001156/2024-2025</t>
   </si>
   <si>
     <t>374/SWD-I</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>G.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Harimul W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12635)</t>
   </si>
   <si>
     <t>ORD/000183/2025-2026</t>
   </si>
   <si>
     <t>504/SMSD</t>
@@ -345,68 +363,50 @@
     <t>19/04/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Harimul W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12635)</t>
   </si>
   <si>
     <t>ORD/000181/2025-2026</t>
   </si>
   <si>
     <t>707/SMSD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Harimul W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12635)</t>
   </si>
   <si>
     <t>ORD/000184/2025-2026</t>
   </si>
   <si>
     <t>503/SMSD</t>
-  </si>
-[...16 lines deleted...]
-    <t>S.S. SIGNS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -938,994 +938,998 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>28.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.68</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.28</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>28.4</v>
+        <v>11.51</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>22.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.14</v>
+        <v>2.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.28</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>62.89</v>
+        <v>433.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>168.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>38.97</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>433.03</v>
+        <v>3.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>168.76</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>38.97</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>43.76</v>
+        <v>62.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>4.93</v>
+        <v>43.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>0.54</v>
+        <v>0.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>5.39</v>
+        <v>4.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>11.51</v>
+        <v>0.54</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>15.9</v>
+        <v>5.39</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>47</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>0.88</v>
+        <v>15.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P16" s="4">
         <v>0.88</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P17" s="4">
-        <v>0.58</v>
+        <v>0.88</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="P18" s="4">
-        <v>0.89</v>
+        <v>0.58</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>637.83</v>