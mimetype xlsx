--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -887,54 +887,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.75</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -946,54 +946,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>40.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.29</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1005,54 +1005,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>4.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1420,54 +1420,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>219.29</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>51.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>23.65</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1515,54 +1515,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>433.73</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>93.59</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>21.58</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>