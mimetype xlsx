--- v2 (2026-04-23)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,74 @@
     <t>18/11/2022</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>MANAS CHATTERJEE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Platform for providing FHTC, Protection works for pipeline and other allied works for Proposed Ground Water based INDRAPALLA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/12264) (2nd call)</t>
   </si>
   <si>
     <t>ORD/000732/2024-2025</t>
   </si>
   <si>
     <t>4619/SWD-I</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.1 of Indrapalla W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002205/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/SMSD</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.2 of Indrapalla W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002206/2023-2024</t>
+  </si>
+  <si>
+    <t>1425/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1180,54 +1204,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>10.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.99</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>73.17</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1241,54 +1265,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>22.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.39</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.6</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1302,54 +1326,54 @@
       <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>0.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1420,54 +1444,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>219.29</v>
       </c>
       <c r="Q12" s="4">
-        <v>51.86</v>
+        <v>97.61</v>
       </c>
       <c r="R12" s="4">
-        <v>23.65</v>
+        <v>44.51</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1481,101 +1505,223 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>83.18</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.67</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>14.03</v>
       </c>
       <c r="S13" s="4">
         <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>435.53</v>
+      </c>
+      <c r="P16" s="8">
+        <v>181.17</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>41.6</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>