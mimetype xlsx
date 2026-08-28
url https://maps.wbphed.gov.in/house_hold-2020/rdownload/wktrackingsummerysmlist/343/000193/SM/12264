--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based INDRAPALLA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas.</t>
   </si>
   <si>
     <t>SM/12264</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at INDRAPALLA of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 1009)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000308/2022-2023</t>
+  </si>
+  <si>
+    <t>1912\SWD-I</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>MANAS CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for INDRAPALLA PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District. [TSM/012606]</t>
+  </si>
+  <si>
+    <t>ORD/000186/2022-2023</t>
+  </si>
+  <si>
+    <t>1480/SWD-I</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of INDRAPALLA Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000167/2021-2022</t>
   </si>
   <si>
     <t>1923/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
-    <t>Sinking of 02 (two) nos. Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for INDRAPALLA PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District. [TSM/012606]</t>
-[...14 lines deleted...]
-    <t>PADMA ENGINEERING CO.</t>
+    <t>Construction of 02 (Two) nos. chlorination room at INDRAPALLA of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012606]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000117/2022-2023</t>
+  </si>
+  <si>
+    <t>1285/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>13/11/2022</t>
+  </si>
+  <si>
+    <t>S.C. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Indrapalla water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000460/2022-2023</t>
+  </si>
+  <si>
+    <t>3937/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Indrapalla PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/012606]</t>
   </si>
   <si>
     <t>ORD/000794/2022-2023</t>
   </si>
   <si>
     <t>3670/SWD-I</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.1 of Indrapalla W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002205/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/SMSD</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.2 of Indrapalla W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002206/2023-2024</t>
+  </si>
+  <si>
+    <t>1425/SMSD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000105/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01724/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-199</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 02 (Two) nos. chlorination room at INDRAPALLA of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012606]</t>
-[...41 lines deleted...]
-    <t>JAGANNATH ENTERPRISE</t>
+    <t>Construction of Boundary Wall, Platform for providing FHTC, Protection works for pipeline and other allied works for Proposed Ground Water based INDRAPALLA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/12264) (2nd call)</t>
+  </si>
+  <si>
+    <t>ORD/000732/2024-2025</t>
+  </si>
+  <si>
+    <t>4619/SWD-I</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; installation of LED board at P.H. No- 1 &amp; 2 of Indrapalla water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- Baruipur ]</t>
   </si>
   <si>
     <t>ORD/002340/2023-2024</t>
   </si>
   <si>
     <t>352/SMSD</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>TAMAL ENTERPRISE</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for Shikharbali-I GP lo Dakshin Kalyanpur</t>
   </si>
   <si>
     <t>BILL/01778/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-803</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...61 lines deleted...]
-    <t>1425/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,793 +891,793 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>219.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.67</v>
+        <v>97.61</v>
       </c>
       <c r="R3" s="4">
-        <v>96.75</v>
+        <v>44.51</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>40.17</v>
       </c>
       <c r="Q4" s="4">
         <v>34.66</v>
       </c>
       <c r="R4" s="4">
         <v>86.29</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.41</v>
+        <v>2.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.41</v>
+        <v>2.67</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>96.75</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>41.78</v>
+        <v>10.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>73.17</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>4.76</v>
+        <v>22.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.6</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>10.92</v>
+        <v>4.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>7.99</v>
+        <v>4.41</v>
       </c>
       <c r="R8" s="4">
-        <v>73.17</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>22.37</v>
+        <v>0.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>21.39</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>95.6</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>0.78</v>
+        <v>0.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.31</v>
+        <v>41.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="13" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>219.29</v>
+        <v>4.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>97.61</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>44.51</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>83.18</v>
       </c>
       <c r="Q13" s="4">
         <v>11.67</v>
       </c>
       <c r="R13" s="4">
         <v>14.03</v>
       </c>
       <c r="S13" s="4">
         <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.9</v>
+        <v>0.78</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.9</v>
+        <v>3.31</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>435.53</v>