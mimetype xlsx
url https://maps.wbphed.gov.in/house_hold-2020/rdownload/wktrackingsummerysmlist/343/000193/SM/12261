--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,59 @@
     <t>1479/SWD-I</t>
   </si>
   <si>
     <t>27/09/2022</t>
   </si>
   <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Additional work for Sinking of 02 (Two) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for BARUIPUR PWSS of BARUIPUR Block under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/012660]</t>
   </si>
   <si>
     <t>ORD/000451/2023-2024</t>
   </si>
   <si>
     <t>2106/SWD-I</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no. 1 of Baruipur W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)(SM/12261)</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>454/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1697,87 +1706,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
         <v>4.41</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>540.93</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>