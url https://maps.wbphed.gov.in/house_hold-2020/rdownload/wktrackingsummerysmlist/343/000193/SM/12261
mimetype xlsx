--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -923,54 +923,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1041,54 +1041,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>330.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>69.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>20.96</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1102,54 +1102,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>21.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>44.99</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1570,54 +1570,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>10.93</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>42.71</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1631,54 +1631,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>40.17</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>16.92</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>42.13</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1692,54 +1692,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
         <v>4.41</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1787,54 +1787,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>540.93</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>105.38</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>19.48</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>