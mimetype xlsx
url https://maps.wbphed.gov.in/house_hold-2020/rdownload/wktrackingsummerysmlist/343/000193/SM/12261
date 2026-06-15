--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,80 @@
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Additional work for Sinking of 02 (Two) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for BARUIPUR PWSS of BARUIPUR Block under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/012660]</t>
   </si>
   <si>
     <t>ORD/000451/2023-2024</t>
   </si>
   <si>
     <t>2106/SWD-I</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no. 1 of Baruipur W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)(SM/12261)</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>454/SMSD</t>
+  </si>
+  <si>
+    <t>Restoration of Road damaged due to laying of pipeline under Ground water based Baruipur piped water supply scheme to accommodate FHTC in Baruipur Block under South 24 Parganas W/S Division-I, PHE Dte. for Augmentation of surface water based W/S scheme in the Arsenic Affected Areas of South 24-Pgns District. (SM/12261)</t>
+  </si>
+  <si>
+    <t>ORD/000001/2025-2026</t>
+  </si>
+  <si>
+    <t>904/SWD-I</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>RAJ ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- II of Baruipur water supply scheme.(Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02428/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-528</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1767,87 +1797,205 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P17" s="4">
         <v>0.72</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P18" s="4">
+        <v>6.09</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>551.51</v>
+      </c>
+      <c r="P20" s="8">
+        <v>105.38</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>19.11</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>