--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,291 +89,291 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based BARUIPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas.</t>
   </si>
   <si>
     <t>SM/12261</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at BARUIPUR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 1018)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000217/2022-2023</t>
+  </si>
+  <si>
+    <t>1597/SWD-I</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>SHRAYA ROADS LINE.</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for BARUIPUR PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District. [TSM/012660]</t>
+  </si>
+  <si>
+    <t>ORD/000182/2022-2023</t>
+  </si>
+  <si>
+    <t>1479/SWD-I</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>14/04/2025</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Construction of 02 (Two) nos. chlorination room at BARUIPUR of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district.</t>
+  </si>
+  <si>
+    <t>ORD/000291/2022-2023</t>
+  </si>
+  <si>
+    <t>1783/SWD-I</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>ALISHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of BARUIPUR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000163/2021-2022</t>
   </si>
   <si>
     <t>1922/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Baruipur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000484/2022-2023</t>
+  </si>
+  <si>
+    <t>237/SMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>S. DUTTA</t>
+  </si>
+  <si>
+    <t>Additional work for Sinking of 02 (Two) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for BARUIPUR PWSS of BARUIPUR Block under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/012660]</t>
+  </si>
+  <si>
+    <t>ORD/000451/2023-2024</t>
+  </si>
+  <si>
+    <t>2106/SWD-I</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000267/2023-2024</t>
   </si>
   <si>
     <t>2422/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at BARUIPUR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 1018)</t>
-[...44 lines deleted...]
-    <t>S. DUTTA</t>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/04004/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-407</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no. 2 of Baruipur W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)(SM/12261)</t>
   </si>
   <si>
     <t>ORD/000334/2024-2025</t>
   </si>
   <si>
     <t>461/SMSD</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>Balance miscellaneous work for Ground water based BARUIPUR Piped Water Supply Scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/12261)</t>
   </si>
   <si>
     <t>ORD/000863/2023-2024</t>
   </si>
   <si>
     <t>1199/SWD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>M/S SHIBAM ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; fixing main switch &amp; Bus Bar at Pump House no-1 &amp; 2 of Baruipur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/12261)</t>
   </si>
   <si>
     <t>ORD/000343/2024-2025</t>
   </si>
   <si>
     <t>453/SMSD</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no. 1 of Baruipur W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)(SM/12261)</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>454/SMSD</t>
+  </si>
+  <si>
     <t>RTOR000334/2023-2024</t>
   </si>
   <si>
     <t>271/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.31]</t>
   </si>
   <si>
     <t>BILL/00491/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
-    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for 1) Madarat More Riksha Stand to Najirpur Auto Stand via Kobindapur More to Vurkul Khalpar 2) L070- Atghora on L068 To Tagarberia(WB/02/320)</t>
   </si>
   <si>
     <t>BILL/01776/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-801</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...58 lines deleted...]
-    <t>454/SMSD</t>
   </si>
   <si>
     <t>Restoration of Road damaged due to laying of pipeline under Ground water based Baruipur piped water supply scheme to accommodate FHTC in Baruipur Block under South 24 Parganas W/S Division-I, PHE Dte. for Augmentation of surface water based W/S scheme in the Arsenic Affected Areas of South 24-Pgns District. (SM/12261)</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>904/SWD-I</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>RAJ ENTERPRISE</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no- II of Baruipur water supply scheme.(Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/02428/2024-2025</t>
   </si>
@@ -933,1013 +933,1013 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>330.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.76</v>
+        <v>69.19</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>20.96</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>58.71</v>
+        <v>40.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>42.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>330.06</v>
+        <v>10.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>69.19</v>
+        <v>4.67</v>
       </c>
       <c r="R5" s="4">
-        <v>20.96</v>
+        <v>42.71</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21.42</v>
+        <v>2.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.63</v>
+        <v>2.76</v>
       </c>
       <c r="R6" s="4">
-        <v>44.99</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.72</v>
+        <v>21.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>44.99</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>32.54</v>
+        <v>4.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.58</v>
+        <v>58.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>6.27</v>
+        <v>6.33</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="P11" s="4">
-        <v>18.74</v>
+        <v>0.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>6.33</v>
+        <v>32.54</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="P13" s="4">
-        <v>6.57</v>
+        <v>0.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="P14" s="4">
-        <v>10.93</v>
+        <v>0.72</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.67</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>42.71</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="P15" s="4">
-        <v>40.17</v>
+        <v>6.27</v>
       </c>
       <c r="Q15" s="4">
-        <v>16.92</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>42.13</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.41</v>
+        <v>18.74</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.2</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.72</v>
+        <v>6.57</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P18" s="4">
         <v>6.09</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="P19" s="4">
         <v>4.5</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>