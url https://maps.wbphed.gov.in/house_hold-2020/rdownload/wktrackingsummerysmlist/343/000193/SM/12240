--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -209,114 +209,114 @@
   <si>
     <t>BILL/00487/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-115</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) for pipe water supply scheme at PANCH GACHIA of Baruipur Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 1143]</t>
   </si>
   <si>
     <t>JE-1</t>
   </si>
   <si>
     <t>ORD/000033/2023-2024</t>
   </si>
   <si>
     <t>117/SWD-I</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
-    <t>21/12/2025</t>
+    <t>21/03/2026</t>
   </si>
   <si>
     <t>M/S. GOUTAM ROY</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Panch Gachia supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>600/SMD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>AHALYA ENGINEERING WORKS</t>
   </si>
   <si>
-    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2 of Panch Gachia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12240)</t>
-[...5 lines deleted...]
-    <t>443/SMSD</t>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 &amp; 2 of Panch Gachia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12240)</t>
+  </si>
+  <si>
+    <t>ORD/002180/2024-2025</t>
+  </si>
+  <si>
+    <t>441/SMSD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
-    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 &amp; 2 of Panch Gachia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12240)</t>
-[...7 lines deleted...]
-  <si>
     <t>ESENCE ENGINEERING CONCERN</t>
   </si>
   <si>
-    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Panch Gachia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12240)</t>
-[...5 lines deleted...]
-    <t>442/SMSD</t>
+    <t>Construction of Pump house cum Chlorine room (Two nos) at PANCH GACHIA piped water supply scheme to accommodate FHTC in BARUIPUR/JOYNAGAR-I BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/12240)</t>
+  </si>
+  <si>
+    <t>ORD/000657/2024-2025</t>
+  </si>
+  <si>
+    <t>4389/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>ISHIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1332,229 +1332,168 @@
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.52</v>
+        <v>0.85</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>0.85</v>
+        <v>9.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>359.88</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>