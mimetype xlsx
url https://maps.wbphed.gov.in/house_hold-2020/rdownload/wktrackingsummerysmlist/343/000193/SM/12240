--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,59 @@
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>ESENCE ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Construction of Pump house cum Chlorine room (Two nos) at PANCH GACHIA piped water supply scheme to accommodate FHTC in BARUIPUR/JOYNAGAR-I BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/12240)</t>
   </si>
   <si>
     <t>ORD/000657/2024-2025</t>
   </si>
   <si>
     <t>4389/SWD-I</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>ISHIYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2 of Panch Gachia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12240)</t>
+  </si>
+  <si>
+    <t>ORD/002252/2024-2025</t>
+  </si>
+  <si>
+    <t>443/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -866,54 +875,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.79</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1041,54 +1050,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>31.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.25</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1225,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>172.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>45.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>26.03</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1413,87 +1422,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>9.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>360.4</v>
+      </c>
+      <c r="P14" s="8">
+        <v>78.13</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>21.68</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>