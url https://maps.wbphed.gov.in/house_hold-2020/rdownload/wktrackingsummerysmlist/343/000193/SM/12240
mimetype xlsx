--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,59 @@
     <t>Construction of Pump house cum Chlorine room (Two nos) at PANCH GACHIA piped water supply scheme to accommodate FHTC in BARUIPUR/JOYNAGAR-I BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/12240)</t>
   </si>
   <si>
     <t>ORD/000657/2024-2025</t>
   </si>
   <si>
     <t>4389/SWD-I</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>ISHIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2 of Panch Gachia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12240)</t>
   </si>
   <si>
     <t>ORD/002252/2024-2025</t>
   </si>
   <si>
     <t>443/SMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Panch Gachia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12240)</t>
+  </si>
+  <si>
+    <t>ORD/002253/2024-2025</t>
+  </si>
+  <si>
+    <t>442/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1483,87 +1492,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P13" s="4">
         <v>0.52</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>360.91</v>
+      </c>
+      <c r="P15" s="8">
+        <v>78.13</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>21.65</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>