--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,213 +110,213 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of PANCH GACHHIA Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000405/2021-2022</t>
   </si>
   <si>
     <t>1940/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) for pipe water supply scheme at PANCH GACHIA of Baruipur Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 1143]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000033/2023-2024</t>
+  </si>
+  <si>
+    <t>117/SWD-I</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>M/S. GOUTAM ROY</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Panch Gachia supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000575/2022-2023</t>
+  </si>
+  <si>
+    <t>600/SMD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for PANCHGACHIA PWSS of BARUIPUR block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [SM/12240]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000563/2022-2023</t>
+  </si>
+  <si>
+    <t>3060/SWD-I</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>AKBAR ALI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000185/2023-2024</t>
   </si>
   <si>
     <t>296/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of boundary walls, platform for FHTC, protection of pipeline, development of land and other allied works for Ground water based PANCH GACHHIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/12240)</t>
   </si>
   <si>
     <t>ORD/000333/2024-2025</t>
   </si>
   <si>
     <t>3271/SWD-I</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>S. ROY AND ASSOCIATES</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for PANCHGACHIA PWSS of BARUIPUR block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [SM/12240]</t>
-[...20 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Construction of Pump house cum Chlorine room (Two nos) at PANCH GACHIA piped water supply scheme to accommodate FHTC in BARUIPUR/JOYNAGAR-I BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/12240)</t>
+  </si>
+  <si>
+    <t>ORD/000657/2024-2025</t>
+  </si>
+  <si>
+    <t>4389/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>ISHIYA ENTERPRISE</t>
   </si>
   <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/04686/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-513</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for service connection at Panchagachia-II</t>
   </si>
   <si>
     <t>BILL/00487/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-115</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
-    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) for pipe water supply scheme at PANCH GACHIA of Baruipur Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 1143]</t>
-[...43 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 &amp; 2 of Panch Gachia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12240)</t>
   </si>
   <si>
     <t>ORD/002180/2024-2025</t>
   </si>
   <si>
     <t>441/SMSD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>ESENCE ENGINEERING CONCERN</t>
-  </si>
-[...16 lines deleted...]
-    <t>ISHIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2 of Panch Gachia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12240)</t>
   </si>
   <si>
     <t>ORD/002252/2024-2025</t>
   </si>
   <si>
     <t>443/SMSD</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Panch Gachia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12240)</t>
   </si>
   <si>
     <t>ORD/002253/2024-2025</t>
   </si>
   <si>
     <t>442/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -920,664 +920,664 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>24.23</v>
+        <v>172.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>45.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>26.03</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>66.2</v>
+        <v>23.98</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>31.75</v>
       </c>
       <c r="Q6" s="4">
         <v>30.56</v>
       </c>
       <c r="R6" s="4">
         <v>96.25</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>13.25</v>
+        <v>24.23</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>14.23</v>
+        <v>66.2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>172.9</v>
+        <v>9.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>45.01</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>26.03</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>23.98</v>
+        <v>13.25</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.85</v>
+        <v>14.23</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>9.73</v>
+        <v>0.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
         <v>0.52</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="P14" s="4">
         <v>0.52</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>