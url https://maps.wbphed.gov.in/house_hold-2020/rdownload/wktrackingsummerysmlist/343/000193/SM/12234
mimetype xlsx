--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,68 +113,50 @@
   <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for JULPIA PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/014900]</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000634/2022-2023</t>
   </si>
   <si>
     <t>3278/SWD-I</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>18/03/2023</t>
   </si>
   <si>
     <t>MOMINUL BISWAS</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for JULPIA PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/014900]</t>
-[...16 lines deleted...]
-  <si>
     <t>Preparation and submission of Detailed Project Report of "JULPIA Ground Water Based Piped Water Supply Scheme" in BISHNUPUR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district</t>
   </si>
   <si>
     <t>ORD/000420/2022-2023</t>
   </si>
   <si>
     <t>467/SWD-I C</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>08/06/2022</t>
   </si>
   <si>
     <t>CHAYANIKA ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of JULPIA Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/12234)</t>
   </si>
   <si>
     <t>ORD/000434/2022-2023</t>
   </si>
   <si>
     <t>2578/SWD-I</t>
@@ -278,120 +260,120 @@
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>AHALYA ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
   </si>
   <si>
     <t>JE1,JE2,JE4</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>1377/SWD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of boundary wall, approach road, laying of additional pipeline and other allied works for JULPIA PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. [SM/12234]</t>
   </si>
   <si>
     <t>ORD/000667/2024-2025</t>
   </si>
   <si>
     <t>4414/SWD-I</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
-    <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for JULPIA PWSS of BISHNUPUR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/12234]</t>
-[...16 lines deleted...]
-  <si>
     <t>Land development at JULPIA Piped Water Supply Scheme for 1st Tubewell site in the Arsenic Affected Areas of South 24 Parganas District in Bishnupur-I Block under South 24-Pgns. W/S Sub Division-II, PHE Dte. (SM/12234)</t>
   </si>
   <si>
     <t>ORD/000838/2023-2024</t>
   </si>
   <si>
     <t>1255/SWD-I</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>HASIBA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of the additional materials for PH No.-1 of Julpia Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/12234]</t>
   </si>
   <si>
     <t>ORD/002351/2024-2025</t>
   </si>
   <si>
     <t>1312-AE-II-SMD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for JULPIA Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12234]</t>
+  </si>
+  <si>
+    <t>ORD/000694/2024-2025</t>
+  </si>
+  <si>
+    <t>4489/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SUNDARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -982,898 +964,837 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>15.9</v>
+        <v>2.62</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.62</v>
+        <v>6.05</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>6.05</v>
+        <v>37.13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>37.13</v>
+        <v>26.55</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>26.55</v>
+        <v>5.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>5.28</v>
+        <v>26.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...8 lines deleted...]
-      <c r="O10" s="4" t="s">
+      <c r="P10" s="4">
+        <v>163.03</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>163.03</v>
+        <v>22.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>22.78</v>
+        <v>105.47</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>105.47</v>
+        <v>58.69</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>58.69</v>
+        <v>2.65</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>12</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="P15" s="4">
-        <v>1.57</v>
+        <v>0.26</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>2.65</v>
+        <v>15.72</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>474.36</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>