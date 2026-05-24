--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -984,54 +984,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1045,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>6.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.84</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1334,54 +1334,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>163.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>54.77</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>33.6</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1395,54 +1395,54 @@
       <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>22.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>34.24</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1734,54 +1734,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>474.36</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>70.86</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>14.94</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>