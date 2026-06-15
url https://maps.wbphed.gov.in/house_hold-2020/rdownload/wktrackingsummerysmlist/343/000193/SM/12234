--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,110 @@
     <t>1312-AE-II-SMD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for JULPIA Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12234]</t>
   </si>
   <si>
     <t>ORD/000694/2024-2025</t>
   </si>
   <si>
     <t>4489/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>M/S SUNDARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 3 (Three) nos. pipe carrying structures including laying of distribution pipeline over the canals at Julpia Jorapole More and Panarala More in connection with the laying of distribution pipeline within providing 100% Functional Household Tap Connection (FHTC) for Proposed JULPIA PIPE WATER SUPPLY SCHEME in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Division -I, P.H.E. Dte. (SM/12234)</t>
+  </si>
+  <si>
+    <t>ORD/000025/2025-2026</t>
+  </si>
+  <si>
+    <t>977/SWD-I</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for new service connection at Julpia PWSS PH No- 2 under Bishnupur-I Block. Application No- 1008481150 Reference ID- 107007019 Memo No- 1008481150/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/00366/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for JULPIA PWSS of BISHNUPUR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/12234]</t>
+  </si>
+  <si>
+    <t>ORD/000785/2023-2024</t>
+  </si>
+  <si>
+    <t>1068/SWD-I</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>SAIKAT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for JULPIA Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgn. in BISHNUPUR-I Block Under South 24 Parganas W/S Division-I, PHE Dte. [TSM/014900]</t>
+  </si>
+  <si>
+    <t>ORD/000592/2023-2024</t>
+  </si>
+  <si>
+    <t>2754/SWD-I</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1714,87 +1774,327 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>15.72</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>98</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" s="4">
+        <v>60.46</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>98</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5.24</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P19" s="4">
+        <v>1.57</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>95</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P20" s="4">
+        <v>15.03</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>95</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>556.66</v>
+      </c>
+      <c r="P21" s="8">
+        <v>70.86</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>12.73</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>