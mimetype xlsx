--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,351 +89,351 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>PROPOSED GROUND WATER BASED JULPIA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN BISHNUPUR-I BLOCK UNDER SOUTH 24 PARGANAS DISTRICT.</t>
   </si>
   <si>
     <t>SM/12234</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of "JULPIA Ground Water Based Piped Water Supply Scheme" in BISHNUPUR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000420/2022-2023</t>
+  </si>
+  <si>
+    <t>467/SWD-I C</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>CHAYANIKA ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based JULPIA Pipe Water Supply Scheme for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs. District. [No. of FHTC=901 nos.]</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000421/2022-2023</t>
+  </si>
+  <si>
+    <t>2566/SWD-I</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
+  </si>
+  <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for JULPIA PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/014900]</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000634/2022-2023</t>
   </si>
   <si>
     <t>3278/SWD-I</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>18/03/2023</t>
   </si>
   <si>
     <t>MOMINUL BISWAS</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of "JULPIA Ground Water Based Piped Water Supply Scheme" in BISHNUPUR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district</t>
-[...14 lines deleted...]
-    <t>CHAYANIKA ENGINEERING CONSULTANCY</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Julpia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000509/2022-2023</t>
+  </si>
+  <si>
+    <t>348/SMD</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE1,JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000209/2023-2024</t>
+  </si>
+  <si>
+    <t>1377/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of JULPIA Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/12234)</t>
   </si>
   <si>
     <t>ORD/000434/2022-2023</t>
   </si>
   <si>
     <t>2578/SWD-I</t>
   </si>
   <si>
-    <t>10/01/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>11/03/2023</t>
   </si>
   <si>
     <t>BAKSHI ENTERPRISE</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for JULPIA Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgn. in BISHNUPUR-I Block Under South 24 Parganas W/S Division-I, PHE Dte. [TSM/014900]</t>
+  </si>
+  <si>
+    <t>ORD/000592/2023-2024</t>
+  </si>
+  <si>
+    <t>2754/SWD-I</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000121/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Restoration of damages due to laying of water supply line of PHE Directorate near chainage 10.00 kmp of Amtala - Baruipur Road in the district of South 24 pgs under South 24 pgs. Division, PWD during the year 2022-2023 (Estimated cost Rs.53,10,997/- x 50% = 2655499/-)</t>
   </si>
   <si>
     <t>BILL/01314/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-456</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Construction of boundary wall, approach road, laying of additional pipeline and other allied works for JULPIA PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. [SM/12234]</t>
+  </si>
+  <si>
+    <t>ORD/000667/2024-2025</t>
+  </si>
+  <si>
+    <t>4414/SWD-I</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for JULPIA PWSS of BISHNUPUR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/12234]</t>
+  </si>
+  <si>
+    <t>ORD/000785/2023-2024</t>
+  </si>
+  <si>
+    <t>1068/SWD-I</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>Land development at JULPIA Piped Water Supply Scheme for 1st Tubewell site in the Arsenic Affected Areas of South 24 Parganas District in Bishnupur-I Block under South 24-Pgns. W/S Sub Division-II, PHE Dte. (SM/12234)</t>
+  </si>
+  <si>
+    <t>ORD/000838/2023-2024</t>
+  </si>
+  <si>
+    <t>1255/SWD-I</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>HASIBA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of the additional materials for PH No.-1 of Julpia Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/12234]</t>
+  </si>
+  <si>
+    <t>ORD/002351/2024-2025</t>
+  </si>
+  <si>
+    <t>1312-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for JULPIA Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12234]</t>
+  </si>
+  <si>
+    <t>ORD/000694/2024-2025</t>
+  </si>
+  <si>
+    <t>4489/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SUNDARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Payment of Quotation for new service connection at Julpia PWSS, PH No. - I (Dag No. - 152) Application No. - 1007646826 Reference ID - 106555248</t>
   </si>
   <si>
     <t>BILL/00151/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-47</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment for final 50% amount of the estimate value after completion of restoration work near chainage 10 km on Amtala Baruipur road as per minutes of the meeting taken by HMIC, PHED with SE's on 12/09/2022 whose total estimate value Rs.53,10,997/-, Less advance 50% payment Rs.26,55,499/-, So. Payment to be made Rs.26,55,498/-</t>
   </si>
   <si>
     <t>BILL/00063/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-52</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based JULPIA Pipe Water Supply Scheme for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs. District. [No. of FHTC=901 nos.]</t>
-[...124 lines deleted...]
-  <si>
     <t>Construction of 3 (Three) nos. pipe carrying structures including laying of distribution pipeline over the canals at Julpia Jorapole More and Panarala More in connection with the laying of distribution pipeline within providing 100% Functional Household Tap Connection (FHTC) for Proposed JULPIA PIPE WATER SUPPLY SCHEME in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Division -I, P.H.E. Dte. (SM/12234)</t>
   </si>
   <si>
     <t>ORD/000025/2025-2026</t>
   </si>
   <si>
     <t>977/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Payment of Quotation for new service connection at Julpia PWSS PH No- 2 under Bishnupur-I Block. Application No- 1008481150 Reference ID- 107007019 Memo No- 1008481150/Quot/03</t>
   </si>
   <si>
     <t>BILL/00366/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>28/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -963,1094 +963,1094 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>1.57</v>
+        <v>2.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.62</v>
+        <v>163.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.62</v>
+        <v>54.77</v>
       </c>
       <c r="R4" s="4">
-        <v>99.88</v>
+        <v>33.6</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>6.05</v>
+        <v>1.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.67</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>93.84</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>37.13</v>
+        <v>22.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>34.24</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>26.55</v>
+        <v>105.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>5.28</v>
+        <v>6.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>93.84</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>26.55</v>
+        <v>15.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>163.03</v>
+        <v>37.13</v>
       </c>
       <c r="Q10" s="4">
-        <v>54.77</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>33.6</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>22.78</v>
+        <v>26.55</v>
       </c>
       <c r="Q11" s="4">
-        <v>7.8</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>34.24</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>105.47</v>
+        <v>58.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="P13" s="4">
-        <v>58.69</v>
+        <v>1.57</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>12</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
         <v>2.65</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="P15" s="4">
         <v>0.26</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>15.72</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>98</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>60.46</v>
+        <v>5.28</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>42152</v>
+        <v>115</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="P18" s="4">
-        <v>5.24</v>
+        <v>26.55</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>1.57</v>
+        <v>60.46</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>124</v>
+      </c>
+      <c r="L20" s="4">
+        <v>42152</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="P20" s="4">
-        <v>15.03</v>
+        <v>5.24</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>126</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>556.66</v>