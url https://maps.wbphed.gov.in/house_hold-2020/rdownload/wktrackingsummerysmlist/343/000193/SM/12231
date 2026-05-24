--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,77 @@
     <t>ARNAB ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at PH-2 of Uttarbhag W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12231)</t>
   </si>
   <si>
     <t>ORD/002056/2024-2025</t>
   </si>
   <si>
     <t>395/SMSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Uttarbhag W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12231)</t>
   </si>
   <si>
     <t>ORD/002054/2024-2025</t>
   </si>
   <si>
     <t>393/SMSD</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine room (One no.) at 1st Tube well site of UTTAR BHAG piped water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [For T/W site-1] (SM/12231)</t>
+  </si>
+  <si>
+    <t>ORD/000659/2024-2025</t>
+  </si>
+  <si>
+    <t>4387/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at PH-1 of Uttarbhag W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12231)</t>
+  </si>
+  <si>
+    <t>ORD/002055/2024-2025</t>
+  </si>
+  <si>
+    <t>394/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -875,54 +902,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -993,54 +1020,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>527.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>172.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>32.74</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1138,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>15.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1479,87 +1506,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P13" s="4">
         <v>0.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>674.55</v>
+      </c>
+      <c r="P16" s="8">
+        <v>190.26</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>28.21</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>