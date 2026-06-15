--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,56 @@
     <t>Construction of Pump house cum Chlorine room (One no.) at 1st Tube well site of UTTAR BHAG piped water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [For T/W site-1] (SM/12231)</t>
   </si>
   <si>
     <t>ORD/000659/2024-2025</t>
   </si>
   <si>
     <t>4387/SWD-I</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at PH-1 of Uttarbhag W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12231)</t>
   </si>
   <si>
     <t>ORD/002055/2024-2025</t>
   </si>
   <si>
     <t>394/SMSD</t>
+  </si>
+  <si>
+    <t>Charges for Burnt Meter at pump house no- I of Uttarbhag water supply scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00251/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1628,87 +1634,144 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P15" s="4">
         <v>0.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.07</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>674.62</v>
+      </c>
+      <c r="P17" s="8">
+        <v>190.26</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>28.2</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>