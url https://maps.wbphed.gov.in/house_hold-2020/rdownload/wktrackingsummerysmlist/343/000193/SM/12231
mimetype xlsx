--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,273 +77,273 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Ground water based UTTAR BHAG piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas.</t>
+  </si>
+  <si>
+    <t>SM/12231</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Uttarbhag water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000474/2022-2023</t>
+  </si>
+  <si>
+    <t>3945/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>M.S.C ENTERPRISE</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Ground water based UTTAR BHAG piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas.</t>
-[...7 lines deleted...]
-  <si>
     <t>Preparation and submission of Detailed Project Report of UTTAR BHAG Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000208/2021-2022</t>
   </si>
   <si>
     <t>1948/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) for pipe water supply scheme at UTTAR BHAG of Baruipur Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 1761]</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000113/2023-2024</t>
+  </si>
+  <si>
+    <t>525/SWD-I</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT. LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000189/2023-2024</t>
   </si>
   <si>
     <t>296/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) for pipe water supply scheme at UTTAR BHAG of Baruipur Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 1761]</t>
-[...17 lines deleted...]
-    <t>JAL PRAVAHIKA PVT. LTD.</t>
+    <t>Construction of boundary wall including development of land and other allied works for Ground water based UTTAR BHAG piped water supply scheme to accommodate FHTC in BARUIPUR Block under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District. (SM/12231)</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000856/2023-2024</t>
+  </si>
+  <si>
+    <t>1248/SWD-I</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>19/10/2025</t>
+  </si>
+  <si>
+    <t>ARNAB ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for UTTAR BHAG Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, South 24 Parganas District for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12231]</t>
   </si>
   <si>
     <t>ORD/000573/2024-2025</t>
   </si>
   <si>
     <t>4272/SWD-I</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>M/S SUNDARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Head works site for UTTAR BHAG PWSS to accommodate FHTC in BARUIPUR block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [SM/12231]</t>
   </si>
   <si>
     <t>JE-1</t>
   </si>
   <si>
     <t>ORD/000901/2023-2024</t>
   </si>
   <si>
     <t>1328/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>ARUP ENTERPRISE</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Construction of Pump house cum Chlorine room (One no.) at 1st Tube well site of UTTAR BHAG piped water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [For T/W site-1] (SM/12231)</t>
+  </si>
+  <si>
+    <t>ORD/000659/2024-2025</t>
+  </si>
+  <si>
+    <t>4387/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00128/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-40</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-2 of Uttarbhar water supply scheme (Baruipur Block).</t>
   </si>
   <si>
     <t>BILL/01726/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-413</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Uttarbhag water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
-[...43 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at PH-2 of Uttarbhag W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12231)</t>
   </si>
   <si>
     <t>ORD/002056/2024-2025</t>
   </si>
   <si>
     <t>395/SMSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Uttarbhag W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12231)</t>
   </si>
   <si>
     <t>ORD/002054/2024-2025</t>
   </si>
   <si>
     <t>393/SMSD</t>
-  </si>
-[...16 lines deleted...]
-    <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at PH-1 of Uttarbhag W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12231)</t>
   </si>
   <si>
     <t>ORD/002055/2024-2025</t>
   </si>
   <si>
     <t>394/SMSD</t>
   </si>
   <si>
     <t>Charges for Burnt Meter at pump house no- I of Uttarbhag water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00251/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -888,877 +888,877 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>25.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.76</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>26.57</v>
+        <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>527.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>172.56</v>
+        <v>296.65</v>
       </c>
       <c r="R5" s="4">
-        <v>32.74</v>
+        <v>56.28</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>15.72</v>
+        <v>26.57</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" s="4">
+        <v>33.68</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>8.58</v>
+      </c>
+      <c r="R7" s="4">
+        <v>25.48</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...31 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>5.05</v>
+        <v>15.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>14.69</v>
+        <v>15.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>25.93</v>
+        <v>4.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>33.68</v>
+        <v>5.05</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.97</v>
+        <v>14.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>0.59</v>
+        <v>0.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>4.83</v>
+        <v>0.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>0.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4">
         <v>42151</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="P16" s="4">
         <v>0.07</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>674.62</v>
       </c>
       <c r="P17" s="8">
-        <v>190.26</v>
+        <v>327.75</v>
       </c>
       <c r="Q17" s="8">
-        <v>28.2</v>
+        <v>48.58</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>