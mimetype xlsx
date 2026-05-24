--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,65 @@
     <t>2882/SWD-I</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of DANGA Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/12230]</t>
   </si>
   <si>
     <t>ORD/001100/2024-2025</t>
   </si>
   <si>
     <t>76/SWD-I</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B.K.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing Kiosk Box including allied works at Pump House no-1 of Danga W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002408/2023-2024</t>
+  </si>
+  <si>
+    <t>1312/SMSD</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -878,54 +893,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>30.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.54</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -939,54 +954,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>25.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.28</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1000,54 +1015,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>3.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.96</v>
       </c>
       <c r="S5" s="4">
         <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1350,54 +1365,54 @@
       <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>22.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>18.31</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>81.41</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1411,54 +1426,54 @@
       <c r="I12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>418.22</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>211.19</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>50.5</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1486,87 +1501,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>15.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>556.14</v>
+      </c>
+      <c r="P15" s="8">
+        <v>256.42</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>46.11</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>