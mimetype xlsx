--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -110,95 +110,149 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 02 (two) nos. Rig bored Tube well 250mm x 150mm dia &amp; 300 mtr. deep for DANGA Piped Water Supply Scheme at headwork site &amp; 2nd Tubewell site in Sonarpur Block Under South 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000262/2022-2023</t>
   </si>
   <si>
     <t>1774/SWD-I</t>
   </si>
   <si>
     <t>07/11/2022</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for DANGA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1991]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block,JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000500/2022-2023</t>
+  </si>
+  <si>
+    <t>2882/SWD-I</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>M/S PIONEER CONSTRUCTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Danga water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000295/2022-2023</t>
   </si>
   <si>
     <t>444/SMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>A.G.ENTERPRISE</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for DANGA PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/12230]</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000130/2023-2024</t>
   </si>
   <si>
     <t>618/SWD-I</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Danga W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002208/2023-2024</t>
+  </si>
+  <si>
+    <t>1316/SMSD</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>21/10/2023</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing Kiosk Box including allied works at Pump House no-1 of Danga W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002408/2023-2024</t>
+  </si>
+  <si>
+    <t>1312/SMSD</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000014/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000251/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
@@ -212,138 +266,84 @@
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of DANGA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/12230)</t>
   </si>
   <si>
     <t>ORD/000764/2024-2025</t>
   </si>
   <si>
     <t>4685/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>ARASTA ENGINEERING &amp; CO</t>
   </si>
   <si>
-    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Danga W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
-[...13 lines deleted...]
-  <si>
     <t>Repairing and renovation of Pump House, Chlorine Room, Construction of Pathway,Drain, Development of land &amp; others allied works at HW Site of "DANGA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/12230).</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000235/2024-2025</t>
   </si>
   <si>
     <t>2655/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
-    <t>M/S PIONEER CONSTRUCTION</t>
-[...22 lines deleted...]
-  <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of DANGA Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/12230]</t>
   </si>
   <si>
     <t>ORD/001100/2024-2025</t>
   </si>
   <si>
     <t>76/SWD-I</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B.K.ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>19/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,690 +915,690 @@
         <v>30.07</v>
       </c>
       <c r="Q3" s="4">
         <v>13.69</v>
       </c>
       <c r="R3" s="4">
         <v>45.54</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>25.68</v>
+        <v>418.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.63</v>
+        <v>211.19</v>
       </c>
       <c r="R4" s="4">
-        <v>45.28</v>
+        <v>50.5</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.14</v>
+        <v>25.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.6</v>
+        <v>11.63</v>
       </c>
       <c r="R5" s="4">
-        <v>50.96</v>
+        <v>45.28</v>
       </c>
       <c r="S5" s="4">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>15.6</v>
+        <v>3.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>50.96</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>12.26</v>
+        <v>0.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="P8" s="4">
-        <v>1.3</v>
+        <v>0.52</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>10.18</v>
+        <v>15.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.99</v>
+        <v>12.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>22.49</v>
+        <v>1.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>18.31</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>81.41</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>418.22</v>
+        <v>10.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>211.19</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>50.5</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
-        <v>15.68</v>
+        <v>22.49</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>18.31</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>81.41</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.52</v>
+        <v>15.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>556.14</v>