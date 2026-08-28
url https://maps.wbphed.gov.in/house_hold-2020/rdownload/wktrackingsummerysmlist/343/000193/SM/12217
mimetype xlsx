--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,50 +89,68 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based CHHAYANI piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I South 24 Parganas Distric for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parga</t>
   </si>
   <si>
     <t>SM/12217</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based CHHAYANI Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under south 24-Pgns W/S Division-I, P.H.E. Dte., for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000916/2022-2023</t>
+  </si>
+  <si>
+    <t>1221/SWD-I</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for CHHAYANI PWSS of BARUIPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/12217]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>JE RWS</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>3069/SWD-I</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>SWASTIK CONSTRUCTION (E-MAIL ID- SIDDHARTHA1978SAMADDER@GMAIL.COM)</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
@@ -140,114 +158,108 @@
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Chhayani water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000807/2022-2023</t>
   </si>
   <si>
     <t>270/SMD</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>SUPER SKILL</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based CHHAYANI Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under south 24-Pgns W/S Division-I, P.H.E. Dte., for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of CHHAYANI MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 907] [SM/12217]</t>
+  </si>
+  <si>
+    <t>ORD/000072/2023-2024</t>
+  </si>
+  <si>
+    <t>373/SWD-I</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>M/S SALIM CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000174/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of CHHAYANI MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 907] [SM/12217]</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000852/2023-2024</t>
   </si>
   <si>
     <t>1326/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- 1 of Chhayani water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/00490/2025-2026</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="78.980713" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -774,423 +786,478 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>15.46</v>
+        <v>2.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.11</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>12.65</v>
+        <v>15.46</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.54</v>
+        <v>12.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>6</v>
+        <v>162.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>74.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.81</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>162.11</v>
+        <v>6</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>15.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.71</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>217.93</v>
+      </c>
+      <c r="P10" s="8">
+        <v>76.75</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>35.22</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>