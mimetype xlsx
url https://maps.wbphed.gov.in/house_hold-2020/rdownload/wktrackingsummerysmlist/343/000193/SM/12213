--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,68 @@
     <t>3942/SMD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>COOLING CARE CENTER</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Pump House no-1 of BIRALDHAM NAGAR W/S Scheme under SMD, PHE Dte. (Block- Baruipur)</t>
   </si>
   <si>
     <t>ORD/002567/2023-2024</t>
   </si>
   <si>
     <t>870/SMSD</t>
   </si>
   <si>
     <t>11/07/2023</t>
   </si>
   <si>
     <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for BIRALDHAM NAGAR Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12213]</t>
+  </si>
+  <si>
+    <t>ORD/001076/2024-2025</t>
+  </si>
+  <si>
+    <t>5344/SWD-I</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>SOURAV GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1545,87 +1563,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>0.99</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>15.54</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>60</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>292.12</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>