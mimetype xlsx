--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -908,54 +908,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>10.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.06</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1026,54 +1026,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>2.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.33</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1083,54 +1083,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1315,54 +1315,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>149.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>122.28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>81.64</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1431,54 +1431,54 @@
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P12" s="4">
         <v>40.13</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>23.75</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>59.18</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1492,54 +1492,54 @@
       <c r="I13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>9.69</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.21</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>95.12</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1549,54 +1549,54 @@
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>0.99</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1644,54 +1644,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>292.12</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>164.04</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>56.15</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>