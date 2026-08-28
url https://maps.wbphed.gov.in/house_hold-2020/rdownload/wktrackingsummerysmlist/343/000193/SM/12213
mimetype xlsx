--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -110,237 +110,237 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 02 (Two) nos. chlorination room at BIRALDHAM NAGAR of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/014396]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000127/2022-2023</t>
   </si>
   <si>
     <t>1299/SWD-I</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>M/S. ARPAN ENTERPRISE.</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at BIRALDHAM NAGAR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 848)</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000250/2022-2023</t>
+  </si>
+  <si>
+    <t>1738/SWD-I</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>SUJATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for BIRALDHAM NAGAR PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/000146/2022-2023</t>
+  </si>
+  <si>
+    <t>1377/SWD-I</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>CAPITAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of BIRALDHAM NAGAR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000357/2021-2022</t>
+  </si>
+  <si>
+    <t>1959/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Biraldham Nagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000471/2022-2023</t>
+  </si>
+  <si>
+    <t>3942/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>COOLING CARE CENTER</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000007/2022-2023</t>
+  </si>
+  <si>
+    <t>1574/SWD-I</t>
+  </si>
+  <si>
+    <t>16/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Biraldham Nagar PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/014396]</t>
   </si>
   <si>
     <t>ORD/000790/2022-2023</t>
   </si>
   <si>
     <t>3669/SWD-I</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
-    <t>CAPITAL CONSTRUCTION</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply &amp; installation of LED board at PH No.-1 of Biraldham Nagar &amp; Jagadishpur water supply scheme under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001181/2023-2024</t>
   </si>
   <si>
     <t>1O69/SMSD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>DITHI ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Improvement of outdoor illumination arrangement with allied works at Pump House no-1 of BIRALDHAM NAGAR W/S Scheme under SMD, PHE Dte. (Block- Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002567/2023-2024</t>
+  </si>
+  <si>
+    <t>870/SMSD</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
   </si>
   <si>
     <t>RTOR000183/2023-2024</t>
   </si>
   <si>
     <t>296/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Payment of electric bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00002/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-37</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at BIRALDHAM NAGAR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 848)</t>
-[...19 lines deleted...]
-  <si>
     <t>Balance miscellaneous work for Ground water based BIRALDHAM NAGAR Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/12213)</t>
   </si>
   <si>
     <t>ORD/000908/2023-2024</t>
   </si>
   <si>
     <t>1207/SWD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>S.S. CONSULTANCY &amp; CONSTRUCTION</t>
-  </si>
-[...52 lines deleted...]
-    <t>26/07/2023</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for BIRALDHAM NAGAR Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12213]</t>
   </si>
   <si>
     <t>ORD/001076/2024-2025</t>
   </si>
   <si>
     <t>5344/SWD-I</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>SOURAV GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -947,693 +947,693 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.4</v>
+        <v>149.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>122.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.64</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.62</v>
+        <v>40.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.55</v>
+        <v>23.75</v>
       </c>
       <c r="R5" s="4">
-        <v>97.33</v>
+        <v>59.18</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.78</v>
+        <v>2.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.78</v>
+        <v>2.55</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>97.33</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>5.22</v>
+        <v>9.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.12</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>19.84</v>
+        <v>5.22</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>6.02</v>
+        <v>4.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>149.78</v>
+        <v>0.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>122.28</v>
+        <v>0.78</v>
       </c>
       <c r="R10" s="4">
-        <v>81.64</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="P11" s="4">
-        <v>26.19</v>
+        <v>0.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>40.13</v>
+        <v>19.84</v>
       </c>
       <c r="Q12" s="4">
-        <v>23.75</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>59.18</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="J13" s="13" t="s">
         <v>84</v>
       </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>9.69</v>
+        <v>6.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>9.21</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>95.12</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.99</v>
+        <v>26.19</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.99</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>15.54</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>