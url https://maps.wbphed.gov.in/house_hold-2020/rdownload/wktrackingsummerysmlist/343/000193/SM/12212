--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,303 +110,303 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 02 (two) nos. Rig bored Tube well 250mm x 150mm dia &amp; 300 mtr. deep for BARULI Piped Water Supply Scheme at headwork site &amp; 2nd Tubewell site in Sonarpur Block Under South 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000263/2022-2023</t>
   </si>
   <si>
     <t>1775/SWD-I</t>
   </si>
   <si>
     <t>07/11/2022</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for BARULI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1435]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000496/2022-2023</t>
+  </si>
+  <si>
+    <t>2864/SWD-I</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>24/05/2026</t>
+  </si>
+  <si>
+    <t>M/S B.M. INDUSTRIES (BM.INDUSTRY@GMAIL.COM)</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for BARULI PWSS at headwork site &amp; 2nd Tube-well site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/014838]</t>
   </si>
   <si>
     <t>ORD/000767/2022-2023</t>
   </si>
   <si>
     <t>3604/SWD-I</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte." (w.e.f. 01/06/2023 to 30/11/2023.</t>
   </si>
   <si>
     <t>ORD/000183/2023-2024</t>
   </si>
   <si>
     <t>775/SWD-I</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>SRIMANTA MONDAL</t>
   </si>
   <si>
+    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. [Vehicle No- WB-19E-2060] " (w.e.f. 01/12/2023 to 31/05/2024)</t>
+  </si>
+  <si>
+    <t>AE HQ-II</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000673/2023-2024</t>
+  </si>
+  <si>
+    <t>2998/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Baruli water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000294/2022-2023</t>
+  </si>
+  <si>
+    <t>446/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>16/11/2024</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at PH-1&amp;2 of Baruli W/S Scheme under South 24-Pgs Mechanical Division PHE Dte.(Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/001651/2023-2024</t>
+  </si>
+  <si>
+    <t>.1468/SMSD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>MAA SUSOMA &amp; COMPANY</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump house no-1 &amp; 2 of Baruli W/S Scheme under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002569/2023-2024</t>
+  </si>
+  <si>
+    <t>.1409/SMSD</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Pump House no-2 of Baruli W/S Scheme under SMD, PHE Dte. (Block- Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002568/2023-2024</t>
+  </si>
+  <si>
+    <t>.1410/SMSD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000228/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01100/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-152</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. [Vehicle No- WB-19E-2060] " (w.e.f. 01/12/2023 to 31/05/2024)</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of "BARULI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/12212)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
-    <t>JE-3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000237/2024-2025</t>
   </si>
   <si>
     <t>2657/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>M/S B.M. INDUSTRIES</t>
   </si>
   <si>
+    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. [Vehicle No- WB-11C-6886] "(w.e.f. 01/12/2024 to 31/05/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000889/2024-2025</t>
+  </si>
+  <si>
+    <t>4876/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
     <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. [Vehicle No- WB-19E-2060] " (w.e.f. 01/06/2024 to 30/11/2024)</t>
   </si>
   <si>
     <t>ORD/000197/2024-2025</t>
   </si>
   <si>
     <t>2355/SWD-I</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>23/11/2024</t>
   </si>
   <si>
-    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump house no-1 &amp; 2 of Baruli W/S Scheme under SMD, PHE Dte.</t>
-[...79 lines deleted...]
-  <si>
     <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. [Vehicle No- WB-11C-6886] "(w.e.f. 01/06/2025 to 30/11/2025)</t>
   </si>
   <si>
     <t>JE-3,JE-4</t>
   </si>
   <si>
     <t>ORD/000061/2025-2026</t>
   </si>
   <si>
     <t>1370/SWD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/11/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>16/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -956,975 +956,975 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>30.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>28.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.18</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.14</v>
+        <v>391.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>188.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.19</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>0.87</v>
+        <v>3.14</v>
       </c>
       <c r="Q5" s="4">
+        <v>3.14</v>
+      </c>
+      <c r="R5" s="4">
+        <v>100</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>7.88</v>
+        <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>275.4</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>8.84</v>
+        <v>0.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>274.1</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>13.12</v>
+        <v>26.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>23.82</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>91.55</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>0.87</v>
+        <v>0.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>47.54</v>
+        <v>0.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.58</v>
+        <v>7.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.94</v>
+        <v>8.84</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>0.78</v>
+        <v>13.12</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>391.4</v>
+        <v>47.54</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="P16" s="4">
         <v>0.86</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>273.45</v>
       </c>
       <c r="S16" s="4">
         <v>20</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="P17" s="4">
         <v>0.87</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>271.26</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>112</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="P18" s="4">
-        <v>26.02</v>
+        <v>0.87</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>45.83</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>534.65</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>256.1</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>47.9</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>