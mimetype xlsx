--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,123 +188,108 @@
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01108/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-153</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Bara Gachhia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-II), South 24-Pgns. W/S Division-I, PHE Dte."(w.e.f. 01/12/2023 to 31/05/2024)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000705/2023-2024</t>
+  </si>
+  <si>
+    <t>3001/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pathway,Drain, Development of Land &amp; others allied works at HW Site of "BARAGACHHIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/12211) [2nd call]</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>3705/SWD-I</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE (BARASAT)</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Bara Gachhia W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000293/2022-2023</t>
-[...8 lines deleted...]
-    <t>18/05/2023</t>
+    <t>ORD/002342/2023-2024</t>
+  </si>
+  <si>
+    <t>263/SMSD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
-  </si>
-[...49 lines deleted...]
-    <t>09/03/2024</t>
   </si>
   <si>
     <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for BARAGACHHIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1892]</t>
   </si>
   <si>
     <t>AE HQ-I,Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>JE RWS, Sonarpur Block</t>
   </si>
   <si>
     <t>ORD/000112/2023-2024</t>
   </si>
   <si>
     <t>524/SWD-I</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>M/S R.K. ENTERPRISE</t>
   </si>
@@ -753,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1225,498 +1210,437 @@
         <v>4.52</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>23.38</v>
+        <v>0.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.87</v>
+        <v>48.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>48.08</v>
+        <v>0.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.92</v>
+        <v>500.51</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="P13" s="4">
-        <v>500.51</v>
+        <v>0.87</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="J14" s="13" t="s">
         <v>92</v>
       </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>0.87</v>
+        <v>20.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...23 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="A15" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>641.44</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>