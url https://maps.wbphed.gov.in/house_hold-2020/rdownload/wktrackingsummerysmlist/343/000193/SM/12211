--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,71 @@
     <t>2451/SWD-I</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>23/11/2024</t>
   </si>
   <si>
     <t>Renovation of Pump house, Chlorine room, Office room, Construction of Pathway at existing OHR site of Baragachhia Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic affected areas of South 24-Pargnas District under Jal Jeevan Mission. (SM/12211)</t>
   </si>
   <si>
     <t>ORD/000701/2024-2025</t>
   </si>
   <si>
     <t>4503/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>14/12/2024</t>
   </si>
   <si>
     <t>ISHIYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of BARAGACHHIA Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/12211]</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/001099/2024-2025</t>
+  </si>
+  <si>
+    <t>75/SWD-I</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -899,54 +920,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>30.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.2</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -958,54 +979,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>3.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1017,54 +1038,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>261.44</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1249,54 +1270,54 @@
       <c r="I9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P9" s="4">
         <v>0.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>274.6</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1428,54 +1449,54 @@
       <c r="I12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>500.51</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>97.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>19.54</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1489,54 +1510,54 @@
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P13" s="4">
         <v>0.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>251.7</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1560,87 +1581,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
         <v>20.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" s="4">
+        <v>15.5</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>7.91</v>
+      </c>
+      <c r="R15" s="4">
+        <v>51.05</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>656.94</v>
+      </c>
+      <c r="P16" s="8">
+        <v>127.73</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>19.44</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>