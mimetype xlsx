--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,74 @@
     <t>14/12/2024</t>
   </si>
   <si>
     <t>ISHIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of BARAGACHHIA Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/12211]</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/001099/2024-2025</t>
   </si>
   <si>
     <t>75/SWD-I</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>Charges for Load Enhancement at pump house no- II of Bargachia water supply scheme.(Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/00494/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Bara Gachhia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>ORD/000293/2022-2023</t>
+  </si>
+  <si>
+    <t>452/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1642,87 +1666,205 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P15" s="4">
         <v>15.5</v>
       </c>
       <c r="Q15" s="4">
         <v>7.91</v>
       </c>
       <c r="R15" s="4">
         <v>51.05</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P17" s="4">
+        <v>23.38</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>10.66</v>
+      </c>
+      <c r="R17" s="4">
+        <v>45.58</v>
+      </c>
+      <c r="S17" s="4">
+        <v>60</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>680.54</v>
+      </c>
+      <c r="P18" s="8">
+        <v>138.38</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>20.33</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>