--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,291 +110,291 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 02 (two) nos. Rig bored Tube well 250mm x 150mm dia &amp; 300 mtr. deep for BARAGACHHIA Piped Water Supply Scheme at headwork site &amp; 2nd Tubewell site in Sonarpur Block Under South 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000264/2022-2023</t>
   </si>
   <si>
     <t>1772/SWD-I</t>
   </si>
   <si>
     <t>07/11/2022</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Bara Gachhia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000293/2022-2023</t>
+  </si>
+  <si>
+    <t>452/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for BARAGACHHIA PWSS at headwork site &amp; 2nd Tube-well site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/12211]</t>
   </si>
   <si>
     <t>ORD/000764/2022-2023</t>
   </si>
   <si>
     <t>3603/SWD-I</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-II), South 24-Pgns. W/S Division-I, PHE Dte." (w.e.f. 01/06/2023 to 30/11/2023)</t>
   </si>
   <si>
     <t>AE HQ-II</t>
   </si>
   <si>
     <t>ORD/000182/2023-2024</t>
   </si>
   <si>
     <t>774/SWD-I</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>INDRADEV JHA</t>
   </si>
   <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for BARAGACHHIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1892]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block</t>
+  </si>
+  <si>
+    <t>ORD/000112/2023-2024</t>
+  </si>
+  <si>
+    <t>524/SWD-I</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-II), South 24-Pgns. W/S Division-I, PHE Dte."(w.e.f. 01/12/2023 to 31/05/2024)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000705/2023-2024</t>
+  </si>
+  <si>
+    <t>3001/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000250/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01108/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-153</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-II), South 24-Pgns. W/S Division-I, PHE Dte."(w.e.f. 01/12/2023 to 31/05/2024)</t>
-[...14 lines deleted...]
-    <t>30/05/2024</t>
+    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer (HQ-II), South 24-Pgns. W/S Division-I, PHE Dte."(w.e.f. 01/06/2024 to 30/11/2024) [Vehicle No- WB-04F-8738]</t>
+  </si>
+  <si>
+    <t>JE-2,JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000217/2024-2025</t>
+  </si>
+  <si>
+    <t>2451/SWD-I</t>
+  </si>
+  <si>
+    <t>24/05/2024</t>
+  </si>
+  <si>
+    <t>23/11/2024</t>
+  </si>
+  <si>
+    <t>Renovation of Pump house, Chlorine room, Office room, Construction of Pathway at existing OHR site of Baragachhia Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic affected areas of South 24-Pargnas District under Jal Jeevan Mission. (SM/12211)</t>
+  </si>
+  <si>
+    <t>ORD/000701/2024-2025</t>
+  </si>
+  <si>
+    <t>4503/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>14/12/2024</t>
+  </si>
+  <si>
+    <t>ISHIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Pathway,Drain, Development of Land &amp; others allied works at HW Site of "BARAGACHHIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/12211) [2nd call]</t>
   </si>
   <si>
     <t>ORD/000408/2024-2025</t>
   </si>
   <si>
     <t>3705/SWD-I</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>M/S R.K. ENTERPRISE (BARASAT)</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Bara Gachhia W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002342/2023-2024</t>
   </si>
   <si>
     <t>263/SMSD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
-    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
-[...61 lines deleted...]
-  <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of BARAGACHHIA Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/12211]</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/001099/2024-2025</t>
   </si>
   <si>
     <t>75/SWD-I</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Charges for Load Enhancement at pump house no- II of Bargachia water supply scheme.(Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/00494/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -966,861 +966,861 @@
         <v>30.07</v>
       </c>
       <c r="Q3" s="4">
         <v>13.59</v>
       </c>
       <c r="R3" s="4">
         <v>45.2</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.14</v>
+        <v>23.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.57</v>
+        <v>10.66</v>
       </c>
       <c r="R4" s="4">
-        <v>50</v>
+        <v>45.58</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>0.87</v>
+        <v>3.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.27</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>261.44</v>
+        <v>50</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>19.21</v>
+        <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.27</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>261.44</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P7" s="4">
+        <v>500.51</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>97.81</v>
+      </c>
+      <c r="R7" s="4">
+        <v>19.54</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>4.52</v>
+        <v>0.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>274.6</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.87</v>
+        <v>19.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>274.6</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>48.08</v>
+        <v>11.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.92</v>
+        <v>4.52</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>52</v>
       </c>
       <c r="P12" s="4">
-        <v>500.51</v>
+        <v>0.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>97.81</v>
+        <v>2.19</v>
       </c>
       <c r="R12" s="4">
-        <v>19.54</v>
+        <v>251.7</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.87</v>
+        <v>20.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.19</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>251.7</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>20.73</v>
+        <v>48.08</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="P15" s="4">
-        <v>15.5</v>
+        <v>0.92</v>
       </c>
       <c r="Q15" s="4">
-        <v>7.91</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>51.05</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>42152</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="P16" s="4">
-        <v>0.22</v>
+        <v>15.5</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>7.91</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>51.05</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>111</v>
+      </c>
+      <c r="L17" s="4">
+        <v>42152</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P17" s="4">
-        <v>23.38</v>
+        <v>0.22</v>
       </c>
       <c r="Q17" s="4">
-        <v>10.66</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>45.58</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>680.54</v>