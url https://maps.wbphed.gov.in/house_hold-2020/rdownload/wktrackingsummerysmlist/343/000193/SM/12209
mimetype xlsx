--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,65 @@
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Badehugli W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/12209)</t>
   </si>
   <si>
     <t>ORD/001174/2024-2025</t>
   </si>
   <si>
     <t>1660/SMSD</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of BADEHUGLI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/12209)</t>
   </si>
   <si>
     <t>ORD/000141/2025-2026</t>
   </si>
   <si>
     <t>2247/SWD-I</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>RIMON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Land development at Badehugli Head Work Site within Poleghat Gram Panchayet under Sonarpur Block for "Ground Water Based BADEHUGLI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/12209) [2nd call]</t>
+  </si>
+  <si>
+    <t>AE HQ-II,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000797/2023-2024</t>
+  </si>
+  <si>
+    <t>1145/SWD-I</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1557,87 +1572,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>10.04</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P15" s="4">
+        <v>11.01</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>462.97</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>