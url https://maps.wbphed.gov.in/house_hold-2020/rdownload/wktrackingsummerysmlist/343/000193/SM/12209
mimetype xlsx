--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,65 @@
     <t>2247/SWD-I</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>RIMON ENTERPRISE</t>
   </si>
   <si>
     <t>Land development at Badehugli Head Work Site within Poleghat Gram Panchayet under Sonarpur Block for "Ground Water Based BADEHUGLI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/12209) [2nd call]</t>
   </si>
   <si>
     <t>AE HQ-II,Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000797/2023-2024</t>
   </si>
   <si>
     <t>1145/SWD-I</t>
   </si>
   <si>
     <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Badehugli W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/003099/2023-2024</t>
+  </si>
+  <si>
+    <t>324/SMSD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1139,54 +1154,54 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>15.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>102.76</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1257,54 +1272,54 @@
       <c r="I9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>299.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>86.34</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>28.81</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1633,87 +1648,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P15" s="4">
         <v>11.01</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>463.89</v>
+      </c>
+      <c r="P17" s="8">
+        <v>102.66</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>22.13</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>