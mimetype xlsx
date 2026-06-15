--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,71 @@
     <t>AE HQ-II,Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000797/2023-2024</t>
   </si>
   <si>
     <t>1145/SWD-I</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Badehugli W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/003099/2023-2024</t>
   </si>
   <si>
     <t>324/SMSD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>Laying of 180mm diameter HDPE pipe,PN10,PE-80 in distribution pipe lines by Horizontal Directional Drilling (HDD) process at Baruipur Bypass (near Malancha More) Canal and Road crossing,Node no 40-41 of Badehugli PWSS under Sonarpur Block for BADEHUGLI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/12209)</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000014/2025-2026</t>
+  </si>
+  <si>
+    <t>966/SWD-I</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1709,87 +1730,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P16" s="4">
         <v>0.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" s="4">
+        <v>10.75</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>474.64</v>
+      </c>
+      <c r="P18" s="8">
+        <v>102.66</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>21.63</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>