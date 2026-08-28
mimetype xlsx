--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,267 +110,270 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 02 (two) nos. Rig bored Tube well 250mm x 150mm dia &amp; 300 mtr. deep for BADEHUGLI Piped Water Supply Scheme at headwork site &amp; 2nd Tubewell site in Sonarpur Block Under South 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000265/2022-2023</t>
   </si>
   <si>
     <t>1776/SWD-I</t>
   </si>
   <si>
     <t>07/11/2022</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for BADEHUGLI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 995]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block,JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000514/2022-2023</t>
+  </si>
+  <si>
+    <t>2944/SWD-I</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>MAJUMDER ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube-well to achieve 66 mtr. housing pipe by Rotary Method for BADEHUGLI PWSS at headwork site &amp; 2nd Tube-well site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/12209]</t>
   </si>
   <si>
     <t>ORD/000736/2022-2023</t>
   </si>
   <si>
     <t>3574/SWD-I</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Badehugli water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000870/2022-2023</t>
+  </si>
+  <si>
+    <t>363/SMD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000227/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall , Pathway, Drain &amp; others allied works at HW Site of " BADEHUGLY Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission (SM/12209) [2nd call]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block</t>
+  </si>
+  <si>
+    <t>ORD/000405/2024-2025</t>
+  </si>
+  <si>
+    <t>3683/SWD-I</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Badehugli W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/12209)</t>
+  </si>
+  <si>
+    <t>ORD/001173/2024-2025</t>
+  </si>
+  <si>
+    <t>1661/SMSD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Badehugli W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/12209)</t>
+  </si>
+  <si>
+    <t>ORD/001174/2024-2025</t>
+  </si>
+  <si>
+    <t>1660/SMSD</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at head work site for BADEHUGLI PWSS of SONARPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/12209]</t>
   </si>
   <si>
     <t>AE HQ-II</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000768/2023-2024</t>
   </si>
   <si>
     <t>777/SWD-I</t>
   </si>
   <si>
     <t>13/02/2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Land development at Badehugli Head Work Site within Poleghat Gram Panchayet under Sonarpur Block for "Ground Water Based BADEHUGLI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/12209) [2nd call]</t>
+  </si>
+  <si>
+    <t>AE HQ-II,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000797/2023-2024</t>
+  </si>
+  <si>
+    <t>1145/SWD-I</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Badehugli W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/003099/2023-2024</t>
+  </si>
+  <si>
+    <t>324/SMSD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
   </si>
   <si>
     <t>Charges for New service connection at Badehoogly Pump house-1</t>
   </si>
   <si>
     <t>BILL/00214/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-71</t>
   </si>
   <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for BADEHUGLI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 995]</t>
-[...88 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of BADEHUGLI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/12209)</t>
   </si>
   <si>
     <t>ORD/000141/2025-2026</t>
   </si>
   <si>
     <t>2247/SWD-I</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>RIMON ENTERPRISE</t>
-  </si>
-[...28 lines deleted...]
-    <t>02/02/2025</t>
   </si>
   <si>
     <t>Laying of 180mm diameter HDPE pipe,PN10,PE-80 in distribution pipe lines by Horizontal Directional Drilling (HDD) process at Baruipur Bypass (near Malancha More) Canal and Road crossing,Node no 40-41 of Badehugli PWSS under Sonarpur Block for BADEHUGLI Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/12209)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000014/2025-2026</t>
   </si>
   <si>
     <t>966/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -978,887 +981,887 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.14</v>
+        <v>299.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>111.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>37.22</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>13.62</v>
+        <v>3.14</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>6.13</v>
+        <v>26.54</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>15.88</v>
+        <v>13.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.32</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>102.76</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>4.42</v>
+        <v>6.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>299.69</v>
+        <v>40.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>86.34</v>
+        <v>7.35</v>
       </c>
       <c r="R9" s="4">
-        <v>28.81</v>
+        <v>17.97</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>26.54</v>
+        <v>0.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>40.94</v>
+        <v>0.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.91</v>
+        <v>15.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>16.32</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>102.76</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="13" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
-        <v>0.58</v>
+        <v>11.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="P14" s="4">
-        <v>10.04</v>
+        <v>0.92</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>11.01</v>
+        <v>4.42</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>74</v>
+        <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>0.92</v>
+        <v>10.04</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P17" s="4">
         <v>10.75</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>9.26</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>86.15</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>474.64</v>
       </c>
       <c r="P18" s="8">
-        <v>102.66</v>
+        <v>155.49</v>
       </c>
       <c r="Q18" s="8">
-        <v>21.63</v>
+        <v>32.76</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>