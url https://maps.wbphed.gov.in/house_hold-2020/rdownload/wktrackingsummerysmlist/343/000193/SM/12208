--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,68 +180,50 @@
     <t>3424/SWD-I</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for ARUNNAGAR DAKSHIN PWSS of JOYNAGAR-I block under South 24- Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the arsenic Affected Areas of South 24 Pgs district. [TSM/014830] [2nd Call]</t>
   </si>
   <si>
     <t>JE-2</t>
   </si>
   <si>
     <t>ORD/000681/2022-2023</t>
   </si>
   <si>
     <t>3481/SWD-I</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>KHANDAKAR CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>BARI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Platform for providing FHTC, protection wall for laying pipeline and other allied works for Ground water based ARUN NAGAR DAKSHIN piped water supply scheme to accommodate FHTC in JOYNAGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/12208)</t>
   </si>
   <si>
     <t>ORD/000770/2024-2025</t>
   </si>
   <si>
     <t>4746/SWD-I</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>S P ENTERPRISE (MURSHIDABAD)</t>
   </si>
   <si>
     <t>Additional work for Sinking of 02 (Two) nos. Rig ground bored 250mm X 150mm dia Tubewell having 66 mtr. housing to achieve 360 mtr. deep Tubewell by Rotary method for ARUN NAGAR DAKSHIN PWSS of Joynagar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. district under South 24 Parganas Water Supply Division-I, PHE Dte. [SM/12208]</t>
   </si>
   <si>
     <t>ORD/000710/2024-2025</t>
   </si>
@@ -663,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1118,226 +1100,165 @@
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>275.49</v>
+        <v>80.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>80.92</v>
+        <v>4.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>174.49</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>