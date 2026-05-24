--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -806,54 +806,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1198,54 +1198,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>174.49</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>1.52</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>