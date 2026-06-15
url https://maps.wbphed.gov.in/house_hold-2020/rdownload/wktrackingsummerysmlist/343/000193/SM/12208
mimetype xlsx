--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,92 @@
     <t>4746/SWD-I</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>S P ENTERPRISE (MURSHIDABAD)</t>
   </si>
   <si>
     <t>Additional work for Sinking of 02 (Two) nos. Rig ground bored 250mm X 150mm dia Tubewell having 66 mtr. housing to achieve 360 mtr. deep Tubewell by Rotary method for ARUN NAGAR DAKSHIN PWSS of Joynagar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. district under South 24 Parganas Water Supply Division-I, PHE Dte. [SM/12208]</t>
   </si>
   <si>
     <t>ORD/000710/2024-2025</t>
   </si>
   <si>
     <t>4540/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P. H. NO.2 of Arunnagar Dakshin w/s scheme . Jaynagar-I Block . Application no.1008325609.</t>
+  </si>
+  <si>
+    <t>BILL/02793/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-568</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P.H. NO.1 of Arunnagar Dakshin w/s scheme . Jaynagar-I Block . Application no.1008337152 .</t>
+  </si>
+  <si>
+    <t>BILL/02794/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-569</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Rising Main, Functional House Hold Tap Connection (FHTC) alongwith construction of Chlorine Room (two nos.) for augmentation of ARUN NAGAR DAKSHIN Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. [No. of FHTC = 1261] [TSM/014830]</t>
+  </si>
+  <si>
+    <t>ORD/000814/2022-2023</t>
+  </si>
+  <si>
+    <t>3722/SWD-I</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>BARI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,70 +687,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1178,87 +1220,262 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>4.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.59</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="4">
+        <v>11.25</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>275.49</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>135.76</v>
+      </c>
+      <c r="R12" s="4">
+        <v>49.28</v>
+      </c>
+      <c r="S12" s="4">
+        <v>55</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>465.82</v>
+      </c>
+      <c r="P13" s="8">
+        <v>138.41</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>29.71</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>