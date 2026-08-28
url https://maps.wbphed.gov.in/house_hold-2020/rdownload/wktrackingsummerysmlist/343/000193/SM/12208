--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,50 +110,89 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of ARUNNAGAR DAKSHIN Ground Water Based Piped Water Supply Scheme in JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000207/2021-2022</t>
   </si>
   <si>
     <t>1933/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for ARUNNAGAR DAKSHIN PWSS of JOYNAGAR-I block under South 24- Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the arsenic Affected Areas of South 24 Pgs district. [TSM/014830] [2nd Call]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000681/2022-2023</t>
+  </si>
+  <si>
+    <t>3481/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>14/04/2023</t>
+  </si>
+  <si>
+    <t>KHANDAKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Rising Main, Functional House Hold Tap Connection (FHTC) alongwith construction of Chlorine Room (two nos.) for augmentation of ARUN NAGAR DAKSHIN Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. [No. of FHTC = 1261] [TSM/014830]</t>
+  </si>
+  <si>
+    <t>ORD/000814/2022-2023</t>
+  </si>
+  <si>
+    <t>3722/SWD-I</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>BARI ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Arun Nagr Dakshin water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000574/2022-2023</t>
   </si>
   <si>
     <t>599/SMD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>28/05/2023</t>
   </si>
   <si>
     <t>AHALYA ENGINEERING WORKS</t>
@@ -161,144 +200,105 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000192/2023-2024</t>
   </si>
   <si>
     <t>338/SWD-I</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000141/2022-2023</t>
   </si>
   <si>
     <t>3424/SWD-I</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for ARUNNAGAR DAKSHIN PWSS of JOYNAGAR-I block under South 24- Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the arsenic Affected Areas of South 24 Pgs district. [TSM/014830] [2nd Call]</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary wall, Platform for providing FHTC, protection wall for laying pipeline and other allied works for Ground water based ARUN NAGAR DAKSHIN piped water supply scheme to accommodate FHTC in JOYNAGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/12208)</t>
   </si>
   <si>
     <t>ORD/000770/2024-2025</t>
   </si>
   <si>
     <t>4746/SWD-I</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>S P ENTERPRISE (MURSHIDABAD)</t>
   </si>
   <si>
     <t>Additional work for Sinking of 02 (Two) nos. Rig ground bored 250mm X 150mm dia Tubewell having 66 mtr. housing to achieve 360 mtr. deep Tubewell by Rotary method for ARUN NAGAR DAKSHIN PWSS of Joynagar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. district under South 24 Parganas Water Supply Division-I, PHE Dte. [SM/12208]</t>
   </si>
   <si>
     <t>ORD/000710/2024-2025</t>
   </si>
   <si>
     <t>4540/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
+    <t>Quotation for new power connection at P.H. NO.1 of Arunnagar Dakshin w/s scheme . Jaynagar-I Block . Application no.1008337152 .</t>
+  </si>
+  <si>
+    <t>BILL/02794/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-569</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation for new power connection at P. H. NO.2 of Arunnagar Dakshin w/s scheme . Jaynagar-I Block . Application no.1008325609.</t>
   </si>
   <si>
     <t>BILL/02793/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-568</t>
-  </si>
-[...31 lines deleted...]
-    <t>BARI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -870,568 +870,568 @@
         <v>3.03</v>
       </c>
       <c r="Q3" s="4">
         <v>2.65</v>
       </c>
       <c r="R3" s="4">
         <v>87.45</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>23.98</v>
+        <v>31.75</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>22.3</v>
+        <v>275.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>135.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>49.28</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>7.77</v>
+        <v>23.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>31.75</v>
+        <v>22.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>80.92</v>
+        <v>7.77</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>4.73</v>
+        <v>80.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>4.59</v>
+        <v>4.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>11.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>275.49</v>
+        <v>4.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>135.76</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>49.28</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>465.82</v>