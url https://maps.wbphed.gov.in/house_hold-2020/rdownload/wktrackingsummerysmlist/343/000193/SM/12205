--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>3645/SWD-I</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>27/04/2025</t>
   </si>
   <si>
     <t>AQUATHERM WATER TREATMENT PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of 400 cum capacity Over Head Reservoir as per Departmental Drawing and specifications including RCC bored pile and pile cap within Zone-VI at Shibpur Mouza of Mandirbazar Block, for Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24 Pgs District, under South 24 Pgns Water Supply Divn.-I, PHE Dte. (TSM/014544)</t>
   </si>
   <si>
     <t>ORD/000308/2023-2024</t>
   </si>
   <si>
     <t>1697/SWD-I</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Supplying, fabrication &amp; laying of 610 mm dia (OD) MS Pipe conduits 85 mtr. in length to be prepared from 12.50 mm thick MS Plate by pipe jacking technique across and underneath the Railway Track at Raipur Dayarampur Railway Gate, LC Gate No. 29/C/E (Lat 22.108613°and Long 88.29267°) near Jame-raipur Dayarampur, Saroya in between 64/6 &amp; 64/7 as per permission to be obtained from Railway Authority for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-VI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (SM/12205)</t>
+  </si>
+  <si>
+    <t>ORD/000755/2023-2024</t>
+  </si>
+  <si>
+    <t>602/SWD-I</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>S. ROY AND ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1247,87 +1265,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P10" s="4">
         <v>133.72</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>65.96</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>569.42</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>