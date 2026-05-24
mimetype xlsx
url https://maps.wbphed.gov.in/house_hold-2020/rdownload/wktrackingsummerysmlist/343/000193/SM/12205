--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,62 @@
     <t>1697/SWD-I</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>Supplying, fabrication &amp; laying of 610 mm dia (OD) MS Pipe conduits 85 mtr. in length to be prepared from 12.50 mm thick MS Plate by pipe jacking technique across and underneath the Railway Track at Raipur Dayarampur Railway Gate, LC Gate No. 29/C/E (Lat 22.108613°and Long 88.29267°) near Jame-raipur Dayarampur, Saroya in between 64/6 &amp; 64/7 as per permission to be obtained from Railway Authority for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-VI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (SM/12205)</t>
   </si>
   <si>
     <t>ORD/000755/2023-2024</t>
   </si>
   <si>
     <t>602/SWD-I</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>S. ROY AND ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Development of Land with Construction of Guard Wall for Head Work site, at (Zone VI) at Mandirbazar Block for Augmentation of existing LDS under " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under SWD-I, PHE Dte (SM/12205)</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>3712/SWD-I</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -838,54 +850,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>15.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.11</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -897,54 +909,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.79</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1015,54 +1027,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>5.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.44</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.37</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1190,54 +1202,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>328.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>207.31</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>63.17</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1251,54 +1263,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P10" s="4">
         <v>133.72</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>110.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>82.48</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1326,87 +1338,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>65.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...15 lines deleted...]
-      <c r="P12" s="8">
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P12" s="4">
+        <v>10.08</v>
+      </c>
+      <c r="Q12" s="4">
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="4">
         <v>0</v>
       </c>
-      <c r="R12" s="8"/>
-      <c r="S12" s="8"/>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>579.5</v>
+      </c>
+      <c r="P13" s="8">
+        <v>339.21</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>58.54</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>