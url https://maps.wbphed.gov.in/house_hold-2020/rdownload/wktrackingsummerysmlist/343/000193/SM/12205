--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -131,174 +131,174 @@
   <si>
     <t>25/10/2022</t>
   </si>
   <si>
     <t>ARYA ENGINEERS</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Survey, Design and Drawing for laying distribution system of SHIBPUR MOUZA in MANDIRBAZAR (ZONE-VI) Block under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000392/2021-2022</t>
   </si>
   <si>
     <t>2603/SWD-I</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
   <si>
     <t>MS R. DUTTA AND CO</t>
   </si>
   <si>
+    <t>Augmentation of existing Laying Distribution System to extend the benefit of 100% households and providing FHTC from existing distribution system in Zone-VI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I of South 24-Pgns. W/S Circle, PHE Dte. (TSM/014544) [5th SLSSC (2022-23)]</t>
+  </si>
+  <si>
+    <t>ORD/000771/2022-2023</t>
+  </si>
+  <si>
+    <t>3645/SWD-I</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>AQUATHERM WATER TREATMENT PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum capacity Over Head Reservoir as per Departmental Drawing and specifications including RCC bored pile and pile cap within Zone-VI at Shibpur Mouza of Mandirbazar Block, for Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24 Pgs District, under South 24 Pgns Water Supply Divn.-I, PHE Dte. (TSM/014544)</t>
+  </si>
+  <si>
+    <t>ORD/000308/2023-2024</t>
+  </si>
+  <si>
+    <t>1697/SWD-I</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SUBHODEEP ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road with Land Development and construction of Boundary Wall gate to facilitate the works within Head Work Site under the Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-VI at Mandirbazar Block within "Mega Surface Water Based Water Supply Scheme Water Based Water Supply Scheme for Falta-Mathurapur, Dist- South 24-Pgns." under South 24-Pgns. W/S Divn.-I, PHE Dte. (TSM/014544)</t>
+  </si>
+  <si>
+    <t>ORD/000619/2023-2024</t>
+  </si>
+  <si>
+    <t>2803/SWD-I</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000048/2022-2023</t>
   </si>
   <si>
     <t>3016/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Approach Road with Land Development and construction of Boundary Wall gate to facilitate the works within Head Work Site under the Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-VI at Mandirbazar Block within "Mega Surface Water Based Water Supply Scheme Water Based Water Supply Scheme for Falta-Mathurapur, Dist- South 24-Pgns." under South 24-Pgns. W/S Divn.-I, PHE Dte. (TSM/014544)</t>
-[...14 lines deleted...]
-    <t>M/S SUBHODEEP ENTERPRISE</t>
+    <t>Supplying, fabrication &amp; laying of 610 mm dia (OD) MS Pipe conduits 85 mtr. in length to be prepared from 12.50 mm thick MS Plate by pipe jacking technique across and underneath the Railway Track at Raipur Dayarampur Railway Gate, LC Gate No. 29/C/E (Lat 22.108613°and Long 88.29267°) near Jame-raipur Dayarampur, Saroya in between 64/6 &amp; 64/7 as per permission to be obtained from Railway Authority for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-VI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (SM/12205)</t>
+  </si>
+  <si>
+    <t>ORD/000755/2023-2024</t>
+  </si>
+  <si>
+    <t>602/SWD-I</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>S. ROY AND ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Development of Land with Construction of Guard Wall for Head Work site, at (Zone VI) at Mandirbazar Block for Augmentation of existing LDS under " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under SWD-I, PHE Dte (SM/12205)</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>3712/SWD-I</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
   </si>
   <si>
     <t>Wayleave Facility Charge (Station From-To Lakshmikantapur (LKPR) - Udairampur Halt (URP)) (Revenue Village Lakshmikantapur)</t>
   </si>
   <si>
     <t>BILL/00102/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-85</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>EASTERN RAILWAY SEALDAH DIVISION</t>
   </si>
   <si>
     <t>Permanent Restoration work of probable Black top damage which would caused due to laying of PHED pipe (Falta-Mathurapur Mega surface water supply scheme of PHED) on Purbabishnupur-Lakshmikantapur-Kulpi Road at Dayarampur (Ch. 10.33 kmp.), Raghunathpur (Ch. 11.55 kmp.) Madhusudanpur (Ch. 12.65 kmp.), Tantirhat (Ch.13.15 kmp.) and Mollarchak (Ch. 13.80 kmp.), under Diamond Harbour Division,P.W.Dte. in the district of South 24 Pgs. (SM/12205)</t>
   </si>
   <si>
     <t>BILL/00683/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-396</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR DIVISION, PWD</t>
-  </si>
-[...61 lines deleted...]
-    <t>23/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -945,497 +945,497 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.74</v>
+        <v>328.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>207.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>63.17</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>5.82</v>
+        <v>133.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.44</v>
+        <v>110.29</v>
       </c>
       <c r="R6" s="4">
-        <v>93.37</v>
+        <v>82.48</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>5.38</v>
+        <v>5.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.44</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.37</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>7.66</v>
+        <v>2.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>328.19</v>
+        <v>65.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>207.31</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>63.17</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
-        <v>133.72</v>
+        <v>10.08</v>
       </c>
       <c r="Q10" s="4">
-        <v>110.29</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>82.48</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>65.96</v>
+        <v>5.38</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>10.08</v>
+        <v>7.66</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>579.5</v>