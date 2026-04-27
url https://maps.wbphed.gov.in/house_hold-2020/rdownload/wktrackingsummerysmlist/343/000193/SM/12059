--- v1 (2026-03-03)
+++ v2 (2026-04-27)
@@ -905,54 +905,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>40.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>36.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.85</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -964,54 +964,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.73</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1023,54 +1023,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>134.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>112.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.07</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1082,54 +1082,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>25.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>51.31</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1316,54 +1316,54 @@
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>26.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>45.65</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1647,54 +1647,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>361.88</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>176.77</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>48.85</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>