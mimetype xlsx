--- v2 (2026-04-27)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,65 @@
     <t>4552/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>SHAH ENTERPRISE</t>
   </si>
   <si>
     <t>Additional work for Sinking of 02 (Two) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for KESHABPUR PWSS of BARUIPUR Block under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/012609]</t>
   </si>
   <si>
     <t>ORD/000452/2023-2024</t>
   </si>
   <si>
     <t>2107/SWD-I</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2 of Keshabpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002653/2023-2024</t>
+  </si>
+  <si>
+    <t>1317/SMSD</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>21/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1141,54 +1156,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>10.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.21</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1316,54 +1331,54 @@
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>26.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>11.88</v>
+        <v>24.86</v>
       </c>
       <c r="R10" s="4">
-        <v>45.65</v>
+        <v>95.53</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1373,54 +1388,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>0.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1434,54 +1449,54 @@
       <c r="I12" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="4">
         <v>0.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1627,87 +1642,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P15" s="4">
         <v>4.41</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="R16" s="4">
+        <v>100</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>362.17</v>
+      </c>
+      <c r="P17" s="8">
+        <v>201.15</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>55.54</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>