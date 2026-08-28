--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,288 +89,288 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based KESHABPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas.</t>
   </si>
   <si>
     <t>SM/12059</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at KESHABPUR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 591)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000219/2022-2023</t>
+  </si>
+  <si>
+    <t>1628/SWD-I</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>18/01/2023</t>
+  </si>
+  <si>
+    <t>CREATION CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Sinking of 02 (two) nos. Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for KESHABPUR PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000093/2022-2023</t>
   </si>
   <si>
     <t>1205/SWD-I</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>02/10/2022</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
+    <t>Construction of 02 (Two) nos. chlorination room at KESHABPUR of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012609]</t>
+  </si>
+  <si>
+    <t>ORD/000119/2022-2023</t>
+  </si>
+  <si>
+    <t>1287/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>13/11/2022</t>
+  </si>
+  <si>
+    <t>SUBHRA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of KESHABPUR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000159/2021-2022</t>
   </si>
   <si>
     <t>1919/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
-    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at KESHABPUR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 591)</t>
-[...14 lines deleted...]
-    <t>CREATION CONSTRUCTION</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Keshabpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000461/2022-2023</t>
+  </si>
+  <si>
+    <t>3938/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>A.K.SIKDAR</t>
   </si>
   <si>
     <t>Balance work of Laying distribution system for KESHABPUR PWSS to accommodate FHTC in Baruipur Block under South 24 Pgns Water Supply Division-I, PHE. Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24-Paraganas District (TSM/012609)</t>
   </si>
   <si>
     <t>ORD/000044/2023-2024</t>
   </si>
   <si>
     <t>182/SWD-I</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
-    <t>Construction of 02 (Two) nos. chlorination room at KESHABPUR of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012609]</t>
-[...14 lines deleted...]
-    <t>SUBHRA ENTERPRISE</t>
+    <t>Additional work for Sinking of 02 (Two) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for KESHABPUR PWSS of BARUIPUR Block under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/012609]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000452/2023-2024</t>
+  </si>
+  <si>
+    <t>2107/SWD-I</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of LED board at P.H No-1 &amp; 2 of Keshbpur water supply scheme under South 24-pgs Mechanical Division PHE Dte. [Block-Sonarpur]</t>
+  </si>
+  <si>
+    <t>ORD/001678/2023-2024</t>
+  </si>
+  <si>
+    <t>.1470/SMSD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>A.S.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2 of Keshabpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002653/2023-2024</t>
+  </si>
+  <si>
+    <t>1317/SMSD</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>21/10/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Pump House No-2 of Keshabpur W/S Scheme under SMD PHE Dte (Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002435/2023-2024</t>
+  </si>
+  <si>
+    <t>1252/SMSD</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>07/10/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000272/2023-2024</t>
   </si>
   <si>
     <t>2419/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00384/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-59</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Keshabpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
-[...53 lines deleted...]
-    <t>07/10/2023</t>
+    <t>Construction of Boundary wall, Platform for providing FHTC, Protection works for Pipeline and other allied Works for Ground Water based KESABPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/12059) [2nd call]</t>
+  </si>
+  <si>
+    <t>ORD/000718/2024-2025</t>
+  </si>
+  <si>
+    <t>4552/SWD-I</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>SHAH ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000336/2023-2024</t>
   </si>
   <si>
     <t>264/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...49 lines deleted...]
-    <t>21/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -917,116 +917,116 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>40.17</v>
+        <v>134.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>36.09</v>
+        <v>112.97</v>
       </c>
       <c r="R3" s="4">
-        <v>89.85</v>
+        <v>84.07</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.76</v>
+        <v>40.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.53</v>
+        <v>36.09</v>
       </c>
       <c r="R4" s="4">
-        <v>91.73</v>
+        <v>89.85</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1035,711 +1035,711 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>134.38</v>
+        <v>10.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>112.97</v>
+        <v>9.41</v>
       </c>
       <c r="R5" s="4">
-        <v>84.07</v>
+        <v>86.21</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>25.93</v>
+        <v>2.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.31</v>
+        <v>2.53</v>
       </c>
       <c r="R6" s="4">
-        <v>51.31</v>
+        <v>91.73</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>10.92</v>
+        <v>26.02</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.41</v>
+        <v>24.86</v>
       </c>
       <c r="R7" s="4">
-        <v>86.21</v>
+        <v>95.53</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>33.16</v>
+        <v>25.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.31</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>51.31</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>7.37</v>
+        <v>4.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>26.02</v>
+        <v>0.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.86</v>
+        <v>0.78</v>
       </c>
       <c r="R10" s="4">
-        <v>95.53</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
-        <v>0.78</v>
+        <v>0.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.78</v>
+        <v>0.29</v>
       </c>
       <c r="R11" s="4">
         <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="P12" s="4">
         <v>0.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0.92</v>
       </c>
       <c r="R12" s="4">
         <v>99.62</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>3.64</v>
+        <v>33.16</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>71.43</v>
+        <v>7.37</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>4.41</v>
+        <v>71.43</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
-        <v>0.29</v>
+        <v>3.64</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>362.17</v>