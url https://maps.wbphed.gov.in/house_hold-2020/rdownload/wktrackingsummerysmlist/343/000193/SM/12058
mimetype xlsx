--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -872,54 +872,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>20.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.9</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -931,54 +931,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.09</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -990,54 +990,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>5.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.93</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1470,88 +1470,88 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>91.26</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>75.09</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>82.28</v>
       </c>
       <c r="S13" s="4">
         <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>162.23</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>98.78</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>60.89</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>