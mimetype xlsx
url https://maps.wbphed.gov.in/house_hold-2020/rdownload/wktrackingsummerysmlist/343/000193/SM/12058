--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,240 +89,240 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based Tripura Nagar (RAMGOPALPUR) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Par</t>
   </si>
   <si>
     <t>SM/12058</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at RAMGOPALPUR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. [Nos of FHTC- 566]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000098/2022-2023</t>
+  </si>
+  <si>
+    <t>1209/SWD-I</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for RAMGOPALPUR PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2022-2023</t>
   </si>
   <si>
     <t>1204/SWD-I</t>
   </si>
   <si>
-    <t>02/09/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>02/10/2022</t>
   </si>
   <si>
     <t>PAPPU ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of RAMGOPALPUR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000205/2021-2022</t>
   </si>
   <si>
     <t>1918/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Tripura Nagar (Ramgopalpur) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000470/2022-2023</t>
+  </si>
+  <si>
+    <t>3941/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>COOLING CARE CENTER</t>
+  </si>
+  <si>
     <t>Construction of chlorination room at RAMGOPALPUR of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012521]</t>
   </si>
   <si>
     <t>ORD/000120/2022-2023</t>
   </si>
   <si>
     <t>1288/SWD-I</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>LAKSHMI IRON</t>
   </si>
   <si>
+    <t>Additional work for Sinking of 01 (One) no. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for RAMGOPALPUR PWSS of BARUIPUR Block under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/012521]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000454/2023-2024</t>
+  </si>
+  <si>
+    <t>2109/SWD-I</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Tripura Nagar (Ramgopalpur) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002204/2023-2024</t>
+  </si>
+  <si>
+    <t>1422/SMSD</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of of Tripuranagar (Ramgopalpur) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/12058)</t>
+  </si>
+  <si>
+    <t>ORD/002793/2023-2024</t>
+  </si>
+  <si>
+    <t>1628/SMSD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000273/2023-2024</t>
   </si>
   <si>
     <t>2418/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Additional work for Sinking of 01 (One) no. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for RAMGOPALPUR PWSS of BARUIPUR Block under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/012521]</t>
-[...71 lines deleted...]
-    <t>06/12/2023</t>
+    <t>Balance miscellaneous work for Ground water based RAMGOPALPUR Piped Water Supply Scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/12058)</t>
+  </si>
+  <si>
+    <t>ORD/000907/2023-2024</t>
+  </si>
+  <si>
+    <t>1206/SWD-I</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>S.S. CONSULTANCY &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000337/2023-2024</t>
   </si>
   <si>
     <t>270/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>MONDAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,133 +852,135 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>20.06</v>
+        <v>91.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>16.83</v>
+        <v>85.78</v>
       </c>
       <c r="R3" s="4">
-        <v>83.9</v>
+        <v>94</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.62</v>
+        <v>20.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.46</v>
+        <v>16.83</v>
       </c>
       <c r="R4" s="4">
-        <v>94.09</v>
+        <v>83.9</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -987,571 +989,569 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>5.44</v>
+        <v>2.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.4</v>
+        <v>2.46</v>
       </c>
       <c r="R5" s="4">
-        <v>80.93</v>
+        <v>94.09</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.19</v>
+        <v>11.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.67</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.35</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.2</v>
+        <v>5.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>80.93</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>11.19</v>
+        <v>2.2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>0.29</v>
+        <v>0.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.22</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>3.04</v>
+        <v>4.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>21.03</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>55</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>91.26</v>
+        <v>3.04</v>
       </c>
       <c r="Q13" s="4">
-        <v>75.09</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>82.28</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>162.23</v>
       </c>
       <c r="P14" s="8">
-        <v>98.78</v>
+        <v>121.33</v>
       </c>
       <c r="Q14" s="8">
-        <v>60.89</v>
+        <v>74.79</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>