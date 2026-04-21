--- v2 (2026-03-03)
+++ v3 (2026-04-21)
@@ -890,54 +890,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -949,54 +949,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>342.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>167.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.84</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1008,54 +1008,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>40.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.68</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1067,54 +1067,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>4.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.97</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1567,54 +1567,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>654.28</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>208.57</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>31.88</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>