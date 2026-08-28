--- v3 (2026-04-21)
+++ v4 (2026-08-28)
@@ -89,258 +89,258 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based DAKSHIN SASAN (P) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas.</t>
   </si>
   <si>
     <t>SM/12057</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at DAKSHIN SASAN of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 1759)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000239/2022-2023</t>
+  </si>
+  <si>
+    <t>1726/SWD-I</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>PRASUN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for DAKSHIN SASAN PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2022-2023</t>
+  </si>
+  <si>
+    <t>1203/SWD-I</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>02/10/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Construction of 02 (Two) nos. chlorination room at DAKSHIN SASAN of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012622]</t>
+  </si>
+  <si>
+    <t>ORD/000121/2022-2023</t>
+  </si>
+  <si>
+    <t>1289/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>13/11/2022</t>
+  </si>
+  <si>
+    <t>M/S. ARPAN ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of DAKSHIN SASAN Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000170/2021-2022</t>
   </si>
   <si>
     <t>1917/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
-    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at DAKSHIN SASAN of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 1759)</t>
-[...32 lines deleted...]
-    <t>PADMA ENGINEERING CO.</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Dakshin Sasan water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000455/2022-2023</t>
+  </si>
+  <si>
+    <t>3934/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Dakshin Sasan PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/012622]</t>
   </si>
   <si>
     <t>ORD/000797/2022-2023</t>
   </si>
   <si>
     <t>3679/SWD-I</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000268/2023-2024</t>
   </si>
   <si>
     <t>2420/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01725/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-201</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 02 (Two) nos. chlorination room at DAKSHIN SASAN of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012622]</t>
-[...14 lines deleted...]
-    <t>M/S. ARPAN ENTERPRISE.</t>
+    <t>Construction of Boundary Wall, Platform for providing FHTC, Protection works for pipeline and other allied works for Proposed Ground Water based DAKSHIN SASAN piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/12057) (2nd call)</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000730/2024-2025</t>
+  </si>
+  <si>
+    <t>4617/SWD-I</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000338/2023-2024</t>
   </si>
   <si>
     <t>263/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Road restoration for Shikharbali-I GP lo Dakshin Kalyanpur</t>
+  </si>
+  <si>
+    <t>BILL/01777/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-802</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
+  </si>
+  <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.30]</t>
   </si>
   <si>
     <t>BILL/00490/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
-  </si>
-[...61 lines deleted...]
-    <t>M/S. GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -887,734 +887,734 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>342.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.76</v>
+        <v>167.16</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>48.84</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>342.27</v>
+        <v>40.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>167.16</v>
+        <v>34.42</v>
       </c>
       <c r="R4" s="4">
-        <v>48.84</v>
+        <v>85.68</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>40.17</v>
+        <v>10.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>34.42</v>
+        <v>8.7</v>
       </c>
       <c r="R5" s="4">
-        <v>85.68</v>
+        <v>79.96</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.41</v>
+        <v>2.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.23</v>
+        <v>2.76</v>
       </c>
       <c r="R6" s="4">
-        <v>95.97</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>112.13</v>
+        <v>26.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>23.92</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>91.64</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>9.09</v>
+        <v>4.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.97</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>10.88</v>
+        <v>112.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>10.84</v>
+        <v>9.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>16.53</v>
+        <v>75.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="P12" s="4">
-        <v>3.31</v>
+        <v>10.84</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>75.82</v>
+        <v>3.31</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>26.1</v>
+        <v>16.53</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>654.28</v>
       </c>
       <c r="P15" s="8">
-        <v>208.57</v>
+        <v>241.19</v>
       </c>
       <c r="Q15" s="8">
-        <v>31.88</v>
+        <v>36.86</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>