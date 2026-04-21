--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -848,54 +848,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.49</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -907,54 +907,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>20.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.77</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -968,54 +968,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>127.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>15.14</v>
       </c>
       <c r="S5" s="4">
         <v>18</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1027,54 +1027,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>2.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.97</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1358,54 +1358,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>173.66</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>40.94</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>23.57</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>