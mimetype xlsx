--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based DHANBERIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.</t>
   </si>
   <si>
     <t>SM/12054</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at DHANBERIA of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 209)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000312/2022-2023</t>
+  </si>
+  <si>
+    <t>1953/SWD-I</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>M/S ASHIRBAD (INDIA)</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for DHANBERIA PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2022-2023</t>
+  </si>
+  <si>
+    <t>1202/SWD-I</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>02/10/2022</t>
+  </si>
+  <si>
+    <t>PAPPU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of chlorination room at DHANBERIA of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012518]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000122/2022-2023</t>
+  </si>
+  <si>
+    <t>1290/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>13/11/2022</t>
+  </si>
+  <si>
+    <t>LAKSHMI IRON</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Dhanberia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000458/2022-2023</t>
+  </si>
+  <si>
+    <t>3935/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR MUKHERJEE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of DHANBERIA Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000166/2021-2022</t>
   </si>
   <si>
     <t>1916/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for DHANBERIA PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District.</t>
-[...37 lines deleted...]
-  <si>
     <t>Additional work for Sinking of 01 (One) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for DHANBERIA PWSS of BARUIPUR Block under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/012518]</t>
   </si>
   <si>
     <t>ORD/000453/2023-2024</t>
   </si>
   <si>
     <t>2108/SWD-I</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Dhanberia W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002469/2023-2024</t>
+  </si>
+  <si>
+    <t>1429/SMSD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000104/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01716/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-202</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...58 lines deleted...]
-    <t>07/12/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,584 +828,584 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.62</v>
+        <v>127.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.56</v>
+        <v>19.27</v>
       </c>
       <c r="R3" s="4">
-        <v>97.49</v>
+        <v>15.14</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>20.06</v>
       </c>
       <c r="Q4" s="4">
         <v>17</v>
       </c>
       <c r="R4" s="4">
         <v>84.77</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>127.29</v>
+        <v>5.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>19.27</v>
+        <v>4.1</v>
       </c>
       <c r="R5" s="4">
-        <v>15.14</v>
+        <v>75.34</v>
       </c>
       <c r="S5" s="4">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>2.2</v>
+        <v>9.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.11</v>
+        <v>9.18</v>
       </c>
       <c r="R6" s="4">
-        <v>95.97</v>
+        <v>95.35</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>2.38</v>
+        <v>2.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.49</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>3.23</v>
+        <v>2.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.97</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>5.44</v>
+        <v>0.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>9.63</v>
+        <v>2.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.81</v>
+        <v>3.23</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>173.66</v>
       </c>
       <c r="P12" s="8">
-        <v>40.94</v>
+        <v>55.02</v>
       </c>
       <c r="Q12" s="8">
-        <v>23.57</v>
+        <v>31.68</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>