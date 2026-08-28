--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,102 +110,102 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of chlorination room at DADPUR DIGHIRPAR of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012523]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000123/2022-2023</t>
   </si>
   <si>
     <t>1291/SWD-I</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>SANJAY ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at DADPUR DIGHIRPAR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 911)</t>
+  </si>
+  <si>
+    <t>ORD/000203/2022-2023</t>
+  </si>
+  <si>
+    <t>1559/SWD-I</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISE (DAKHIN HAZIPUR)</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of DADPUR DIGHIRPAR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2021-2022</t>
+  </si>
+  <si>
+    <t>1915/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for DADPUR DIGHIRPAR PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/000095/2022-2023</t>
   </si>
   <si>
     <t>1207/SWD-I</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>02/10/2022</t>
   </si>
   <si>
     <t>MAMON ENTERPRISE AND CONSTRUCTION</t>
-  </si>
-[...34 lines deleted...]
-    <t>S.S. ENTERPRISE (DAKHIN HAZIPUR)</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Dadpur Dighirpar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000275/2022-2023</t>
   </si>
   <si>
     <t>3919/SMD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
@@ -827,54 +827,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>5.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.83</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -883,60 +883,60 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>20.06</v>
+        <v>178.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>107.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60.01</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -945,54 +945,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>2.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1001,60 +1001,60 @@
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>178.64</v>
+        <v>20.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.32</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.29</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1065,54 +1065,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>13.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1230,94 +1230,94 @@
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
         <v>62.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>292.75</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>146.43</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>50.02</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>