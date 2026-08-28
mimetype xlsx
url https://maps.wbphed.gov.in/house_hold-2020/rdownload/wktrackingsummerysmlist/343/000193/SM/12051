--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,110 +89,155 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based KAPINDAPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.</t>
   </si>
   <si>
     <t>SM/12051</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of chlorination room at KAPINDAPUR of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012516]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000288/2022-2023</t>
+  </si>
+  <si>
+    <t>1784/SWD-I</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>M/S. FAIZUL HAQUE BISWAS</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for KAPINDAPUR PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000089/2022-2023</t>
   </si>
   <si>
     <t>1201/SWD-I</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>02/10/2022</t>
   </si>
   <si>
     <t>BENGAL ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at KAPINDAPUR of BARUIPUR Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 941)</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000236/2022-2023</t>
+  </si>
+  <si>
+    <t>1711/SWD-I</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>SAKTI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of KAPINDAPUR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000165/2021-2022</t>
   </si>
   <si>
     <t>1913/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
-    <t>Construction of chlorination room at KAPINDAPUR of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012516]</t>
-[...16 lines deleted...]
-  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Kapindapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000277/2022-2023</t>
+  </si>
+  <si>
+    <t>3920/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>PERFECT AIRCONDITION</t>
+  </si>
+  <si>
     <t>Supply &amp; installation of LED board at PH-I of Dadpur Dighirpar &amp; Kapindarpur w/s scheme under South 24-Pgs Mechanical Division PHE Dte. [Block:Baruipur]</t>
   </si>
   <si>
     <t>ORD/000897/2023-2024</t>
   </si>
   <si>
     <t>1O68/SMSD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>DITHI ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000101/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
@@ -215,111 +260,66 @@
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Boundary walls, platform for providing FHTC, protection of pipeline work and other allied works for Ground water based Kapindapur piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/12051)</t>
   </si>
   <si>
     <t>ORD/000359/2024-2025</t>
   </si>
   <si>
     <t>3459/SWD-I</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>S R ENTERPRISE (BIRBHUM)</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Kapindapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
-[...22 lines deleted...]
-  <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road Restoration of Madarat More Riksha Stand to Najirpur Auto Stand via Kobindapur More to Vurkul Khalpar</t>
   </si>
   <si>
     <t>BILL/01736/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-800</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...19 lines deleted...]
-    <t>SAKTI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -866,616 +866,616 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>20.07</v>
+        <v>5.75</v>
       </c>
       <c r="Q3" s="4">
+        <v>4.75</v>
+      </c>
+      <c r="R3" s="4">
+        <v>82.62</v>
+      </c>
+      <c r="S3" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.62</v>
+        <v>20.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.85</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>5.75</v>
+        <v>224.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>202.07</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.91</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.78</v>
+        <v>2.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>6.89</v>
+        <v>12.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.57</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>3.17</v>
+        <v>0.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>50.51</v>
+        <v>6.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>12.89</v>
+        <v>3.17</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>2.82</v>
+        <v>50.51</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>224.76</v>
+        <v>2.82</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>330.25</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>241.58</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>73.15</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>