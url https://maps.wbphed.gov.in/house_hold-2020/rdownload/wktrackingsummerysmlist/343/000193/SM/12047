--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,183 +89,183 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based PETUA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas.</t>
   </si>
   <si>
     <t>SM/12047</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 02 (Two) nos. chlorination room at PETUA of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/012604]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000125/2022-2023</t>
+  </si>
+  <si>
+    <t>1293/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>13/11/2022</t>
+  </si>
+  <si>
+    <t>JHARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for PETUA PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000088/2022-2023</t>
+  </si>
+  <si>
+    <t>1200/SWD-I</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>02/10/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Petua water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000463/2022-2023</t>
+  </si>
+  <si>
+    <t>3940/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>SHIVAM ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of PETUA Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000164/2021-2022</t>
   </si>
   <si>
     <t>1912/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Providing 100% FHTC &amp; Laying distribution system under ground water based piped water supply scheme at PETUA of BARUIPUR Block, under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas. (SM/12047) (No. of FHTC = 1422)</t>
   </si>
   <si>
     <t>ORD/000522/2023-2024</t>
   </si>
   <si>
     <t>2291/SWD-I</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>M/S SUKUMAR SINHA</t>
   </si>
   <si>
+    <t>Additional work for Sinking of 02 (Two) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for PWSS of PETUA PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/012604]</t>
+  </si>
+  <si>
+    <t>ORD/000711/2023-2024</t>
+  </si>
+  <si>
+    <t>2178/SWD-I</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000270/2023-2024</t>
   </si>
   <si>
     <t>2417/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...52 lines deleted...]
-    <t>05/09/2023</t>
   </si>
   <si>
     <t>Construction of boundary walls, platform for providing FHTC, protection works for laying pipeline and other allied works for Ground water based PETUA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/12047)</t>
   </si>
   <si>
     <t>ORD/000436/2024-2025</t>
   </si>
   <si>
     <t>3881/SWD-I</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>02/11/2024</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
   </si>
   <si>
     <t>RTOR000339/2023-2024</t>
   </si>
   <si>
     <t>272/SWD-I</t>
   </si>
@@ -837,437 +837,437 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>10.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.7</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>26.03</v>
+        <v>40.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>37.86</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>360.14</v>
+        <v>26.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>39.97</v>
+        <v>2.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>10.93</v>
+        <v>360.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="P8" s="4">
-        <v>40.17</v>
+        <v>4.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.41</v>
+        <v>39.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1308,96 +1308,96 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>8.76</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
@@ -1422,54 +1422,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>590.88</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>25.17</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>4.26</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>