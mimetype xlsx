--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,68 @@
     <t>21/03/2023</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>TRISHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of CHANDANESWAR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/12044)</t>
   </si>
   <si>
     <t>ORD/000560/2024-2025</t>
   </si>
   <si>
     <t>4233/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>RAKHI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for CHANDANESHWAR Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block under South 24-Parganas W/S Division-I, South 24 Parganas District for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12044]</t>
+  </si>
+  <si>
+    <t>ORD/000708/2024-2025</t>
+  </si>
+  <si>
+    <t>4538/SWD-I</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>HI-LIGHT ELECTRONICS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -856,54 +874,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>28.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>49.54</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -917,54 +935,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1157,54 +1175,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>22.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>48.32</v>
       </c>
       <c r="S8" s="4">
         <v>97</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1220,54 +1238,54 @@
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1342,54 +1360,54 @@
       <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>434.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>207.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>47.88</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1419,87 +1437,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>90.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...15 lines deleted...]
-      <c r="P13" s="8">
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>15.9</v>
+      </c>
+      <c r="Q13" s="4">
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="4">
         <v>0</v>
       </c>
-      <c r="R13" s="8"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>624.7</v>
+      </c>
+      <c r="P14" s="8">
+        <v>235.27</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>37.66</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>