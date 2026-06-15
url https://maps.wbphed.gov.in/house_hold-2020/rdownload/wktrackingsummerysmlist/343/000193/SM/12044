--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,59 @@
     <t>30/09/2024</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>RAKHI CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for CHANDANESHWAR Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block under South 24-Parganas W/S Division-I, South 24 Parganas District for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12044]</t>
   </si>
   <si>
     <t>ORD/000708/2024-2025</t>
   </si>
   <si>
     <t>4538/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>HI-LIGHT ELECTRONICS</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection for Chandaneswar PH-2 W/S scheme at Bhangar -I Block Application No- 1007361065 Reference ID-106349741</t>
+  </si>
+  <si>
+    <t>BILL/00033/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1500,87 +1509,146 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>15.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P14" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>630.87</v>
+      </c>
+      <c r="P15" s="8">
+        <v>235.27</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>37.29</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>