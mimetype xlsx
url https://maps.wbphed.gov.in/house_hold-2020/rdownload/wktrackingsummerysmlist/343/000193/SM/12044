--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,216 +113,216 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. big dia Tubewell 250mm X 150mm dia &amp; 300 mtr. deep for CHANDANESWAR piped water supply scheme at headwork site (Dag No. 514, Khatian No. 1673, 1674, JL. No. 117, Mouza- Bausahar) &amp; 2nd Tubewell site (Dag No. 1003, Khatian No. 1322, JL No. 117, Mouza- Bausahar), Block- Bhangar-I, Dist.- South 24-Pgns. Under South 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000165/2022-2023</t>
   </si>
   <si>
     <t>1440/SWD-I</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>26/10/2022</t>
   </si>
   <si>
     <t>ABU TALEB MONDAL</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Chandaneswar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000496/2022-2023</t>
+  </si>
+  <si>
+    <t>298/SMD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for CHANDANESWAR PWSS at headwork site (Dag No. 514, Khatian No. 1673 &amp; 1674 JL. No. 117, Mouza- Bausahar) &amp; 2nd Tubewell site (Dag No. 1003 Khatian No. 1322, JL No. 117, Mouza- Bausahar) of BHANGAR-I Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/12044]</t>
   </si>
   <si>
     <t>ORD/000728/2022-2023</t>
   </si>
   <si>
     <t>3570/SWD-I</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>ABUTALEB MONDAL</t>
   </si>
   <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) for CHANDANESWAR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2499]</t>
+  </si>
+  <si>
+    <t>AE HQ-II</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000714/2022-2023</t>
+  </si>
+  <si>
+    <t>3553/SWD-I</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>TRISHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000218/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000050/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00386/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-60</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Chandaneswar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
-[...20 lines deleted...]
-    <t>WEST BENGAL ENGINEERING CO.</t>
+    <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of CHANDANESWAR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/12044)</t>
+  </si>
+  <si>
+    <t>ORD/000560/2024-2025</t>
+  </si>
+  <si>
+    <t>4233/SWD-I</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>RAKHI CONSTRUCTION</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Chandaneswar PH-1 under Bhangar-I Block water supply scheme under SMD,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002645/2023-2024</t>
   </si>
   <si>
     <t>259/SMSD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for CHANDANESHWAR Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block under South 24-Parganas W/S Division-I, South 24 Parganas District for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12044]</t>
+  </si>
+  <si>
+    <t>ORD/000708/2024-2025</t>
+  </si>
+  <si>
+    <t>4538/SWD-I</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>HI-LIGHT ELECTRONICS</t>
+  </si>
+  <si>
     <t>Shifting of HT Line along with DTR at Bausahar(Chandneswar PH-02) Water supply scheme, under Bhangar- I Block</t>
   </si>
   <si>
     <t>BILL/01868/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-472</t>
   </si>
   <si>
     <t>18/11/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>HI-LIGHT ELECTRONICS</t>
   </si>
   <si>
     <t>Quotation for new service connection for Chandaneswar PH-2 W/S scheme at Bhangar -I Block Application No- 1007361065 Reference ID-106349741</t>
   </si>
   <si>
     <t>BILL/00033/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,692 +907,692 @@
       <c r="Q3" s="4">
         <v>14.12</v>
       </c>
       <c r="R3" s="4">
         <v>49.54</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.13</v>
+        <v>22.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.57</v>
+        <v>10.81</v>
       </c>
       <c r="R4" s="4">
-        <v>50</v>
+        <v>48.32</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>15.39</v>
+        <v>3.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>7.08</v>
+        <v>434.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>207.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.88</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>4.13</v>
+        <v>15.39</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>22.37</v>
+        <v>7.08</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.81</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>48.32</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.89</v>
+        <v>4.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>2.42</v>
+        <v>90.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
       <c r="P11" s="4">
-        <v>434.18</v>
+        <v>0.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>207.88</v>
+        <v>0.89</v>
       </c>
       <c r="R11" s="4">
-        <v>47.88</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>90.69</v>
+        <v>15.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="P13" s="4">
-        <v>15.9</v>
+        <v>2.42</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4">
         <v>42152</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="P14" s="4">
         <v>6.18</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>