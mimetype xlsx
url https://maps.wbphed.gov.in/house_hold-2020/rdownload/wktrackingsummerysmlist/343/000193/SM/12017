--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,65 +264,50 @@
     <t>BILL/00472/2024-2025</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Naora water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000440/2022-2023</t>
   </si>
   <si>
     <t>230/SMD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>B.T.PROJECTS PVT.LTD.</t>
-  </si>
-[...13 lines deleted...]
-    <t>09/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1492,150 +1477,87 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>23</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...20 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>794.42</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>