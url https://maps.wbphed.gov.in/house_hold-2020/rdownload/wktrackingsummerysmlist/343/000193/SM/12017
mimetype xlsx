--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -979,54 +979,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>501.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>195.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>39.05</v>
       </c>
       <c r="S5" s="4">
         <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1101,54 +1101,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>28.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.87</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>76.72</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1164,54 +1164,54 @@
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>3.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.84</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1497,54 +1497,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>794.42</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>220.58</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>27.77</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>