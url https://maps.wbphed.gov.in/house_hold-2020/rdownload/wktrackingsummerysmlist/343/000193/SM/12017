--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,222 +92,237 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Bhangar-I</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>NAORA Piped Water Supply Scheme in Bhangar-I Block in South 24 pgs. under JJM</t>
   </si>
   <si>
     <t>SM/12017</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. big dia Tubewell 250mm X 150mm dia &amp; 300 mtr. deep for NAORA piped water supply scheme at headwork site (Dag No. 140, Khatian No. 586, JL. No. 130, Mouza- Kandia) &amp; 2nd Tubewell site (Dag No. 152,160,161,166 &amp; 174 Khatian No. 1320, JL No. 130, Mouza- Kandia), Block- Bhangar-I, Dist.- South 24-Pgns. Under South 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000172/2022-2023</t>
+  </si>
+  <si>
+    <t>1443/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Naora water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000440/2022-2023</t>
+  </si>
+  <si>
+    <t>230/SMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>B.T.PROJECTS PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) for NAORA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2739]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/000430/2023-2024</t>
+  </si>
+  <si>
+    <t>2004/SWD-I</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>23/06/2024</t>
+  </si>
+  <si>
+    <t>M/S SALIM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for NAORA PWSS at headwork site (Dag No. 140, Khatian No. 586, JL. No. 130, Mouza- Kandia) &amp; 2nd Tubewell site (Dag No. 152, 160, 161, 166 &amp; 174 Khatian No. 1320, JL No. 130, Mouza- Kandia) of BHANGAR-I Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/12017]</t>
+  </si>
+  <si>
+    <t>ORD/000488/2022-2023</t>
+  </si>
+  <si>
+    <t>2808/SWD-I</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000248/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) for NAORA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2739]</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tube-well site of NAORA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/12017)</t>
   </si>
   <si>
     <t>ORD/000558/2024-2025</t>
   </si>
   <si>
     <t>4231/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. big dia Tubewell 250mm X 150mm dia &amp; 300 mtr. deep for NAORA piped water supply scheme at headwork site (Dag No. 140, Khatian No. 586, JL. No. 130, Mouza- Kandia) &amp; 2nd Tubewell site (Dag No. 152,160,161,166 &amp; 174 Khatian No. 1320, JL No. 130, Mouza- Kandia), Block- Bhangar-I, Dist.- South 24-Pgns. Under South 24 Parganas W/S Division-I, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.39]</t>
   </si>
   <si>
     <t>BILL/00469/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.42]</t>
+  </si>
+  <si>
+    <t>BILL/00472/2024-2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service (power) connection at Nowra PH-1 , Water supply scheme under Bhangar-I Block. Reference ID-106663979, Application No- 1007921564</t>
+  </si>
+  <si>
+    <t>BILL/01467/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-352</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new power(service) connection at Naora PH-2 Water Supply Scheme under Bhangar- I Block Reference ID-106663973, Application No- 1007921578.</t>
   </si>
   <si>
     <t>BILL/01465/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-351</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...41 lines deleted...]
-    <t>B.T.PROJECTS PVT.LTD.</t>
+    <t>Improvement of outdoor illumination arrangement with allied works at Naora PH-1 under Bhangar-I Block water supply scheme under SMD, PHE Dte. (SM/12017)</t>
+  </si>
+  <si>
+    <t>ORD/000803/2025-2026</t>
+  </si>
+  <si>
+    <t>1269/SMSD</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -836,728 +851,791 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>46.1</v>
+        <v>28.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.72</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="4">
+        <v>23</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
         <v>501.09</v>
       </c>
       <c r="Q5" s="4">
         <v>195.67</v>
       </c>
       <c r="R5" s="4">
         <v>39.05</v>
       </c>
       <c r="S5" s="4">
         <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>93.92</v>
+        <v>3.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.84</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>28.51</v>
+        <v>46.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.87</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>76.72</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>3.13</v>
+        <v>16.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.04</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.84</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>27.93</v>
+        <v>93.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>17.9</v>
+        <v>27.93</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.91</v>
+        <v>31.04</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>31.04</v>
+        <v>4.91</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>23</v>
+        <v>17.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>795.34</v>
+      </c>
+      <c r="P15" s="8">
+        <v>220.58</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>27.73</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>