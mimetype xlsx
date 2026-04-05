--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,68 @@
     <t>316/SMD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>06/07/2025</t>
   </si>
   <si>
     <t>B.T.PROJECTS PVT.LTD.</t>
   </si>
   <si>
     <t>Construction of 250 cum. capacity 20 mtr. staging height RCC Over Head Reservoir alongwith Soil Investigation work, Laying Distribution System and Rising Main, providing Functional Household Tap Connection (FHTC), Construction of Pump House cum Chlorine Room etc. for Kashinathpur Piped Water Supply Scheme, Block-Bhangar-I, District-South 24-Parganas for for implementation of JJM under South 24-Pgns. W/S Division-I, P.H.E. Dte. [No. of FHTC = 2255]</t>
   </si>
   <si>
     <t>ORD/000395/2023-2024</t>
   </si>
   <si>
     <t>1878/SWD-I</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for KASHINATHPUR Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block under South 24-Parganas W/S Division-I, South 24 Parganas District for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12016]</t>
+  </si>
+  <si>
+    <t>ORD/000709/2024-2025</t>
+  </si>
+  <si>
+    <t>4539/SWD-I</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>RAJKUMAR MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1267,87 +1285,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
         <v>486.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>15.9</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>710.66</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>