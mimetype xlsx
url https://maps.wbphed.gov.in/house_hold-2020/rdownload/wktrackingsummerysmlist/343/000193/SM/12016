--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,65 @@
     <t>1878/SWD-I</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for KASHINATHPUR Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block under South 24-Parganas W/S Division-I, South 24 Parganas District for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12016]</t>
   </si>
   <si>
     <t>ORD/000709/2024-2025</t>
   </si>
   <si>
     <t>4539/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>RAJKUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Kashinathpur, PH-1 under Bhangar-I Block water supply scheme under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000544/2024-2025</t>
+  </si>
+  <si>
+    <t>829/SMSD</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1208,54 +1223,54 @@
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>22.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>45.95</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1271,54 +1286,54 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
         <v>486.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>141.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>29.03</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1348,87 +1363,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>15.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>711.54</v>
+      </c>
+      <c r="P13" s="8">
+        <v>151.62</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>21.31</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>