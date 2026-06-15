--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,74 @@
     <t>4539/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>RAJKUMAR MONDAL</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Kashinathpur, PH-1 under Bhangar-I Block water supply scheme under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000544/2024-2025</t>
   </si>
   <si>
     <t>829/SMSD</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Kashinathpur W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/12016)</t>
+  </si>
+  <si>
+    <t>ORD/002406/2024-2025</t>
+  </si>
+  <si>
+    <t>985/SMSD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>Quotation for new service(power) connection at Kashinathpur PH-2 Water supply scheme under Bhangar-I Block Reference ID-107057385 Application Nos-1008567456.</t>
+  </si>
+  <si>
+    <t>BILL/00674/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1426,87 +1450,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P12" s="4">
         <v>0.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P14" s="4">
+        <v>7.23</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>719.07</v>
+      </c>
+      <c r="P15" s="8">
+        <v>151.62</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>21.09</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>