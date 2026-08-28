--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -92,237 +92,237 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Bhangar-I</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>KASHINATHPUR Pipes Water Supply Scheme in Bhangar-I Block in South 24 pgs. under JJM</t>
   </si>
   <si>
     <t>SM/12016</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. big dia Tubewell 250mm X 150mm dia &amp; 300 mtr. deep for KASHINATHPUR piped water supply scheme at headwork site (Dag No. 1562, Khatian No. 2581, JL. No. 115, Mouza- Kashinathpur) &amp; 2nd Tubewell site (Dag No. 1300, Khatian No. 1361 , JL No. 115, Mouza- Kashinathpur), Block- Bhangar-I, Dist.- South 24-Pgns. Under South 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000171/2022-2023</t>
+  </si>
+  <si>
+    <t>1442/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
+  </si>
+  <si>
+    <t>ABU TALEB MONDAL</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kashinathpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000498/2022-2023</t>
+  </si>
+  <si>
+    <t>316/SMD</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
+    <t>06/07/2025</t>
+  </si>
+  <si>
+    <t>B.T.PROJECTS PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for KASHINATHPUR PWSS at headwork site (Dag No. 1562, Khatian No. 2581, JL. No. 115, Mouza- Kashinathpur) &amp; 2nd Tube-well site (Dag No. 1300 Khatian No. 1361, JL No. 115, Mouza- Kashinathpur) of BHANGAR-I Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/12016]</t>
+  </si>
+  <si>
+    <t>ORD/000737/2022-2023</t>
+  </si>
+  <si>
+    <t>3567/SWD-I</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>ABUTALEB MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum. capacity 20 mtr. staging height RCC Over Head Reservoir alongwith Soil Investigation work, Laying Distribution System and Rising Main, providing Functional Household Tap Connection (FHTC), Construction of Pump House cum Chlorine Room etc. for Kashinathpur Piped Water Supply Scheme, Block-Bhangar-I, District-South 24-Parganas for for implementation of JJM under South 24-Pgns. W/S Division-I, P.H.E. Dte. [No. of FHTC = 2255]</t>
+  </si>
+  <si>
+    <t>ORD/000395/2023-2024</t>
+  </si>
+  <si>
+    <t>1878/SWD-I</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>SAMSUL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000056/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000247/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01110/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. big dia Tubewell 250mm X 150mm dia &amp; 300 mtr. deep for KASHINATHPUR piped water supply scheme at headwork site (Dag No. 1562, Khatian No. 2581, JL. No. 115, Mouza- Kashinathpur) &amp; 2nd Tubewell site (Dag No. 1300, Khatian No. 1361 , JL No. 115, Mouza- Kashinathpur), Block- Bhangar-I, Dist.- South 24-Pgns. Under South 24 Parganas W/S Division-I, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of KASHINATHPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/12016)</t>
   </si>
   <si>
     <t>ORD/000565/2024-2025</t>
   </si>
   <si>
     <t>4238/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
-    <t>SAMSUL ENTERPRISE</t>
-[...40 lines deleted...]
-  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for KASHINATHPUR Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block under South 24-Parganas W/S Division-I, South 24 Parganas District for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/12016]</t>
   </si>
   <si>
     <t>ORD/000709/2024-2025</t>
   </si>
   <si>
     <t>4539/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>RAJKUMAR MONDAL</t>
   </si>
   <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Kashinathpur W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/12016)</t>
+  </si>
+  <si>
+    <t>ORD/002406/2024-2025</t>
+  </si>
+  <si>
+    <t>985/SMSD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Kashinathpur, PH-1 under Bhangar-I Block water supply scheme under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000544/2024-2025</t>
   </si>
   <si>
     <t>829/SMSD</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>27/06/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>24/07/2024</t>
   </si>
   <si>
     <t>Quotation for new service(power) connection at Kashinathpur PH-2 Water supply scheme under Bhangar-I Block Reference ID-107057385 Application Nos-1008567456.</t>
   </si>
   <si>
     <t>BILL/00674/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -860,543 +860,543 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>47.08</v>
+        <v>28.51</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>13.89</v>
+        <v>22.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.95</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>4.18</v>
+        <v>3.13</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>486.03</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>141.11</v>
+      </c>
+      <c r="R6" s="4">
+        <v>29.03</v>
+      </c>
+      <c r="S6" s="4">
         <v>40</v>
-      </c>
-[...31 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.13</v>
+        <v>47.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>89.07</v>
+        <v>13.89</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>22.86</v>
+        <v>4.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>10.5</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>45.95</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>486.03</v>
+        <v>89.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>141.11</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>29.03</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>15.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1412,135 +1412,135 @@
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="P12" s="4">
-        <v>0.89</v>
+        <v>0.29</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="P13" s="4">
-        <v>0.29</v>
+        <v>0.89</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
@@ -1552,51 +1552,51 @@
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4">
         <v>42152</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="P14" s="4">
         <v>7.23</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>