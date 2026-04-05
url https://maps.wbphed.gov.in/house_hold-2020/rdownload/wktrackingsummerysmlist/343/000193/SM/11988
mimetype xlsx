--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -359,117 +359,120 @@
   <si>
     <t>2026/SWD-I</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>MONDAL PRECISION PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
   </si>
   <si>
     <t>JE1,JE2,JE4</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>1377/SWD-I</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
-    <t>Providing Additional FHTC, C.C base of existing and new FHTC and restoration of damaged concrete road at JALILPUR PWSS in Arsenic affected areas of South 24 pargans District in Bishnupur-I Block, under South 24 pgs W/S Division-I, P.H.E Dte. (New FHTC =60 nos) [Scheme Code: SM/11988]</t>
-[...11 lines deleted...]
-    <t>28/06/2025</t>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Proposed JALILPUR PWSS in Arsenic affected areas of South 24 Pgs. Dist in BISHNUPUR-I Block, under South 24 Pgs W/S Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000168/2022-2023</t>
+  </si>
+  <si>
+    <t>1346/SWD-I</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>GROWING CONCERN</t>
+  </si>
+  <si>
+    <t>Laying additional pipeline of distribution system with laying of rising main from 2nd tubewell site for JALILPUR PWSS to accommondate FHTC in BISHNUPUR-I Block under South 24 Pngs Divn-I, PHE Dte, South 24 Parganas District. (SM/11988)</t>
+  </si>
+  <si>
+    <t>ORD/000512/2024-2025</t>
+  </si>
+  <si>
+    <t>3980/SWD-I</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Proposed JALILPUR PWSS in Arsenic affected areas of South 24 Pgs. Dist in BISHNUPUR-I Block, under South 24 Pgs W/S Division - I, PHE Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and Pump House at 2nd tubewell site for JALILPUR PWSS of BISHNUPUR-I Block under South 24 Pngs Divn-I, PHE Dte, South 24 Parganas District. (SM/11988)</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>3981/SWD-I</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>S. DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd tubewell site for JALILPUR Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/11988]</t>
+  </si>
+  <si>
+    <t>ORD/000669/2024-2025</t>
+  </si>
+  <si>
+    <t>4442/SWD-I</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>RAJKUMAR MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1989,283 +1992,283 @@
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>6.99</v>
+        <v>53.19</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P20" s="4">
-        <v>53.19</v>
+        <v>13.77</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>13.77</v>
+        <v>12.61</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P22" s="4">
-        <v>12.61</v>
+        <v>15.9</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
-        <v>416.39</v>
+        <v>425.3</v>
       </c>
       <c r="P23" s="8">
         <v>0</v>
       </c>
       <c r="Q23" s="8">
         <v>0</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>