--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -429,50 +429,56 @@
     <t>3981/SWD-I</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>S. DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd tubewell site for JALILPUR Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/11988]</t>
   </si>
   <si>
     <t>ORD/000669/2024-2025</t>
   </si>
   <si>
     <t>4442/SWD-I</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>RAJKUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>ORD/001294/2024-2025</t>
+  </si>
+  <si>
+    <t>372/SMD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,51 +867,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1026,54 +1032,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>9.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.47</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1087,54 +1093,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.42</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1150,54 +1156,54 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>23.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>48.44</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1272,54 +1278,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>0.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1634,54 +1640,54 @@
       <c r="I13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>0.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1878,54 +1884,54 @@
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>122.11</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>109.9</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -2004,54 +2010,54 @@
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P19" s="4">
         <v>53.19</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>41.99</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>78.95</v>
       </c>
       <c r="S19" s="4">
         <v>99</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
@@ -2067,54 +2073,54 @@
       <c r="I20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P20" s="4">
         <v>13.77</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>10.49</v>
       </c>
       <c r="S20" s="4">
         <v>80</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2207,87 +2213,150 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P22" s="4">
         <v>15.9</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>90</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="L23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P23" s="4">
+        <v>16.35</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>441.65</v>
+      </c>
+      <c r="P24" s="8">
+        <v>177.45</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>40.18</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>