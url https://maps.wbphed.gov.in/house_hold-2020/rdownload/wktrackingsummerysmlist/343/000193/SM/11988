--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -435,50 +435,65 @@
     <t>S. DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd tubewell site for JALILPUR Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/11988]</t>
   </si>
   <si>
     <t>ORD/000669/2024-2025</t>
   </si>
   <si>
     <t>4442/SWD-I</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>RAJKUMAR MONDAL</t>
   </si>
   <si>
     <t>ORD/001294/2024-2025</t>
   </si>
   <si>
     <t>372/SMD</t>
+  </si>
+  <si>
+    <t>Providing Additional FHTC, C.C base of existing and new FHTC and restoration of damaged concrete road at JALILPUR PWSS in Arsenic affected areas of South 24 pargans District in Bishnupur-I Block, under South 24 pgs W/S Division-I, P.H.E Dte. (New FHTC =60 nos) [Scheme Code: SM/11988]</t>
+  </si>
+  <si>
+    <t>ORD/000545/2023-2024</t>
+  </si>
+  <si>
+    <t>2493/SWD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -867,51 +882,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2276,87 +2291,150 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P23" s="4">
         <v>16.35</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P24" s="4">
+        <v>6.99</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>6.83</v>
+      </c>
+      <c r="R24" s="4">
+        <v>97.81</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>448.63</v>
+      </c>
+      <c r="P25" s="8">
+        <v>184.28</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>41.08</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>