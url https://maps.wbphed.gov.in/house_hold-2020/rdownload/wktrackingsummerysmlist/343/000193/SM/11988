--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -92,408 +92,408 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Bishnupur-I</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based JALILPUR piped water supply scheme to accommodate FHTC in BISHNUPUR-I Block under South 24 pgs W/S Division-I, South 24 Parganas District.</t>
   </si>
   <si>
     <t>SM/11988</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) for JALILPUR Piped Water Supply Scheme of Bishnupur-I Block under South 24-Pgns. W/S Division-I, Dist.-South 24-Pgns.</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000326/2022-2023</t>
+  </si>
+  <si>
+    <t>2026/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Proposed JALILPUR PWSS in Arsenic affected areas of South 24 Pgs. Dist in BISHNUPUR-I Block, under South 24 Pgs W/S Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000168/2022-2023</t>
+  </si>
+  <si>
+    <t>1346/SWD-I</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>GROWING CONCERN</t>
+  </si>
+  <si>
     <t>Sinking of Rig Ground bored 150mm x 100 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for JALILPUR PWSS of BISHNUPUR-I Block Under South 24 Paraganas W/S Division-I, P.H.E Dte.</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000166/2022-2023</t>
   </si>
   <si>
     <t>1345/SWD-I</t>
   </si>
   <si>
-    <t>19/09/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>ANANTA KUMAR GIRI</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of "JALILPUR Ground Water Based Piped Water Supply Scheme" in BISHNUPUR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000401/2022-2023</t>
   </si>
   <si>
     <t>461/SWD-I</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>08/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000016/2022-2023</t>
+  </si>
+  <si>
+    <t>1583/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Jalilpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000281/2022-2023</t>
   </si>
   <si>
     <t>151/SMD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>AHALYA ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Sinking of Rig bored 150mm x 100mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for JALILPUR PWSS of BISHNUPUR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Divn-I, P.H.E. Dte. [TSM/011226][2nd Call]</t>
   </si>
   <si>
     <t>ORD/000687/2022-2023</t>
   </si>
   <si>
     <t>3486/SWD-I</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>MD. IFTIKAR HASAN</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at second tubewell site for JALILPUR Piped Water Supply Scheme OF BISHNUPUR-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. [TSM/011226]</t>
+  </si>
+  <si>
+    <t>ORD/000202/2023-2024</t>
+  </si>
+  <si>
+    <t>1386/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>MONA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE1,JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000209/2023-2024</t>
+  </si>
+  <si>
+    <t>1377/SWD-I</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Providing Additional FHTC, C.C base of existing and new FHTC and restoration of damaged concrete road at JALILPUR PWSS in Arsenic affected areas of South 24 pargans District in Bishnupur-I Block, under South 24 pgs W/S Division-I, P.H.E Dte. (New FHTC =60 nos) [Scheme Code: SM/11988]</t>
+  </si>
+  <si>
+    <t>ORD/000545/2023-2024</t>
+  </si>
+  <si>
+    <t>2493/SWD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply &amp; delivery of standby submersible pumping machinery at PH-1 of Jalilpur w/s Scheme under south 24 pgs Mechanical Division, PHE Dte.( Block-Bishnupur-I)</t>
   </si>
   <si>
     <t>ORD/002505/2022-2023</t>
   </si>
   <si>
     <t>..296/AE-II/SMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000105/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Restoration charges on Amtala Baruipur Road due to laying of HDPE of 50% of estimate value i.e. 4357850 x 50% = 217893 as per minutes of meeting with Hon'ble MIC.</t>
   </si>
   <si>
     <t>BILL/00289/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-223</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
   </si>
   <si>
     <t>Electricity Bills</t>
   </si>
   <si>
     <t>BILL/00262/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-402</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at second tubewell site for JALILPUR Piped Water Supply Scheme OF BISHNUPUR-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. [TSM/011226]</t>
-[...14 lines deleted...]
-    <t>MONA CONSTRUCTION</t>
+    <t>Laying additional pipeline of distribution system with laying of rising main from 2nd tubewell site for JALILPUR PWSS to accommondate FHTC in BISHNUPUR-I Block under South 24 Pngs Divn-I, PHE Dte, South 24 Parganas District. (SM/11988)</t>
+  </si>
+  <si>
+    <t>ORD/000512/2024-2025</t>
+  </si>
+  <si>
+    <t>3980/SWD-I</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and Pump House at 2nd tubewell site for JALILPUR PWSS of BISHNUPUR-I Block under South 24 Pngs Divn-I, PHE Dte, South 24 Parganas District. (SM/11988)</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>3981/SWD-I</t>
+  </si>
+  <si>
+    <t>10/11/2024</t>
+  </si>
+  <si>
+    <t>S. DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of external illumination arrangement with other allied works at P.H. No. 1 under Jalilpur Water Supply Scheme, South 24 Pgs Mechanical Division, PHE Dte. (Block: Bishnupur-I)(SM/11988)</t>
   </si>
   <si>
     <t>ORD/002455/2023-2024</t>
   </si>
   <si>
     <t>207-AE-II-SMD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd tubewell site for JALILPUR Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/11988]</t>
+  </si>
+  <si>
+    <t>ORD/000669/2024-2025</t>
+  </si>
+  <si>
+    <t>4442/SWD-I</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>RAJKUMAR MONDAL</t>
+  </si>
+  <si>
     <t>Payment for Initial 50% Amount of the Estimated cost Rs. 1791575.00 (Seventeen Lakh Ninety One Thousand Five Hundred Seventy Five Only) i.e Rs. 895788.00 ( Eight Lakh Ninty Five Thousand Seven Hundred Eighty Eight only). Towards Road Restoration work for damages due to Laying of HDPE pipe line near Chainage 6.300 kmp to 7.300kmp of Amtala Baruipur road in the district of s24 parganas under ground water based Jalilpur PWSS to accommodate FHTC in Bishnupur I block under SWD-I PHE.Dte (TSM/011226,SM/11988)</t>
   </si>
   <si>
     <t>BILL/00652/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-364</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>Payment of Quotation for new service connection at Jalilpur PWSS PH No- 2 under Bishnupur-I Block. Application No- 1008249626 Application Date- 09-12-2024 Reference ID- 106856015 Memo No- 1008249626/Quot/03</t>
   </si>
   <si>
     <t>BILL/02237/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-509</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 1st Tube well site for Ground water based JALILPUR piped water supply scheme to accommodate FHTC in BISHNUPUR-I Block under South 24 pgs Mechanical Division, PHE Dte. South 24 Parganas District. [SM/11988]</t>
   </si>
   <si>
     <t>ORD/001296/2024-2025</t>
   </si>
   <si>
     <t>365/SMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) for JALILPUR Piped Water Supply Scheme of Bishnupur-I Block under South 24-Pgns. W/S Division-I, Dist.-South 24-Pgns.</t>
-[...100 lines deleted...]
-  <si>
     <t>ORD/001294/2024-2025</t>
   </si>
   <si>
     <t>372/SMD</t>
-  </si>
-[...13 lines deleted...]
-    <t>28/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1044,1350 +1044,1350 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.65</v>
+        <v>122.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.83</v>
+        <v>109.9</v>
       </c>
       <c r="R3" s="4">
-        <v>91.47</v>
+        <v>90</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.44</v>
+        <v>53.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.42</v>
+        <v>41.99</v>
       </c>
       <c r="R4" s="4">
-        <v>99.27</v>
+        <v>78.95</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>23.87</v>
+        <v>9.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.57</v>
+        <v>8.83</v>
       </c>
       <c r="R5" s="4">
-        <v>48.44</v>
+        <v>91.47</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.6</v>
+        <v>2.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>0.54</v>
+        <v>3.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.54</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.34</v>
+        <v>23.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>48.44</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>16.97</v>
+        <v>10.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>2.18</v>
+        <v>15.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>3.41</v>
+        <v>105.47</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>15.87</v>
+        <v>6.99</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.83</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.81</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="P13" s="4">
-        <v>0.75</v>
+        <v>0.54</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.75</v>
+        <v>0.54</v>
       </c>
       <c r="R13" s="4">
         <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>8.96</v>
+        <v>16.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>3.65</v>
+        <v>2.18</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>0</v>
+        <v>3.41</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
-      <c r="R16" s="4" t="s">
-        <v>104</v>
+      <c r="R16" s="4">
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="P17" s="4">
-        <v>122.11</v>
+        <v>13.77</v>
       </c>
       <c r="Q17" s="4">
-        <v>109.9</v>
+        <v>1.44</v>
       </c>
       <c r="R17" s="4">
-        <v>90</v>
+        <v>10.49</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>105.47</v>
+        <v>12.61</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>31</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>53.19</v>
+        <v>0.75</v>
       </c>
       <c r="Q19" s="4">
-        <v>41.99</v>
+        <v>0.75</v>
       </c>
       <c r="R19" s="4">
-        <v>78.95</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P20" s="4">
-        <v>13.77</v>
+        <v>15.9</v>
       </c>
       <c r="Q20" s="4">
-        <v>1.44</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>10.49</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>132</v>
+        <v>101</v>
       </c>
       <c r="P21" s="4">
-        <v>12.61</v>
+        <v>8.96</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="P22" s="4">
-        <v>15.9</v>
+        <v>3.65</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>98</v>
+        <v>137</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
-        <v>102</v>
+        <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>103</v>
+        <v>142</v>
       </c>
       <c r="P23" s="4">
-        <v>16.35</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
-      <c r="R23" s="4">
-        <v>0</v>
+      <c r="R23" s="4" t="s">
+        <v>143</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="N24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>6.99</v>
+        <v>16.35</v>
       </c>
       <c r="Q24" s="4">
-        <v>6.83</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>97.81</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>